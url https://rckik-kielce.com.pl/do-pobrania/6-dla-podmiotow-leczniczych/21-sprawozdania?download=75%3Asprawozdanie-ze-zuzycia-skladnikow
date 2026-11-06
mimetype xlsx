--- v0 (2025-11-13)
+++ v1 (2026-11-06)
@@ -1,2086 +1,1836 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\react\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D8A8D20-28FA-43FD-8812-1A6BB54B875E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F93FC87B-820C-4D0E-9CD9-413599E610F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{175C25A7-81BC-4B68-9534-CCE7310901AF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Zużycie skł. krwi w oddz. s" sheetId="3" r:id="rId1"/>
+    <sheet name="Zużycie skł. krwi w oddz.s" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="W_tym_pracującego_w_siedzibie_CKiK" localSheetId="0">#REF!</definedName>
     <definedName name="W_tym_pracującego_w_siedzibie_CKiK">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="0"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-      <x15:workbookPr chartTrackingRefBase="1"/>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="410">
-[...1 lines deleted...]
-    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="370">
+  <si>
+    <t>Nazwa Podmiotu Leczniczego</t>
+  </si>
+  <si>
+    <t>L.p.</t>
+  </si>
+  <si>
+    <t>Dane</t>
+  </si>
+  <si>
+    <t>7.1.</t>
+  </si>
+  <si>
+    <t>Przetoczone składniki krwi</t>
+  </si>
+  <si>
+    <t>7.1.1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liczba transfuzji KPK   </t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji krwi pełnej konserwowanej (KPK). Należy zaliczyć tu wszystkie przetoczenia KPK, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonej jednorazowo KPK. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano KPK (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie. Należy uwzględnić tu również transfuzje autologiczne.</t>
+  </si>
+  <si>
+    <t>7.1.2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liczba przetoczonych jednostek KPK  </t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek KPK (z uwzględnieniem autologicznej KPK). Jeśli przetaczano KPK o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie przetoczone jednostki KPK.</t>
+  </si>
+  <si>
+    <t>7.1.2.1.</t>
+  </si>
+  <si>
+    <t>W tym do autotransfuzji</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek KPK przetoczonych w ramach autotransfuzji. Jeśli przetaczano KPK o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie autologiczne jednostki / porcje KPK,</t>
+  </si>
+  <si>
+    <t>7.1.3.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono KPK w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano KPK. Nawet jeśli tej samej osobie kilkakrotnie przetaczano KPK należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.3.1.</t>
+  </si>
+  <si>
+    <t>W tym w wieku poniżej 5 lat</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.1.1.</t>
+  </si>
+  <si>
+    <t>W tym płci żeńskiej</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.1.2.</t>
   </si>
   <si>
     <t>W tym płci męskiej</t>
   </si>
   <si>
-    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
-[...5 lines deleted...]
-    <t>Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.2.</t>
+  </si>
+  <si>
+    <t>W tym w wieku 5-14 lat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano KPK </t>
+  </si>
+  <si>
+    <t>7.1.3.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.3.</t>
+  </si>
+  <si>
+    <t>W tym w wieku 15-44 lat</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.4.</t>
+  </si>
+  <si>
+    <t>W tym w wieku 45-59 lat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano KPK </t>
+  </si>
+  <si>
+    <t>7.1.3.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.3.5.</t>
   </si>
   <si>
     <t>W tym w wieku powyżej 60 lat</t>
   </si>
   <si>
-    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano krioprecypitat</t>
-[...122 lines deleted...]
-    <t>Podać liczbę przetoczonychopakowań UKKP Af po inaktywacji w systemie Intercept</t>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano KPK </t>
+  </si>
+  <si>
+    <t>7.1.3.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczanoKPK</t>
+  </si>
+  <si>
+    <t>7.1.3.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano KPK</t>
+  </si>
+  <si>
+    <t>7.1.4.</t>
+  </si>
+  <si>
+    <t>Liczba transfuzji KKCz</t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji KKCz. Należy zaliczyć tu wszystkie przetoczenia KKCz, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonego jednorazowo KKCz. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano KKCz (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie. Należy uwzględnić tu również transfuzje autologiczne, transfuzje UKKCz, NKKCZ, UNKKCZ i MKKCZ.</t>
+  </si>
+  <si>
+    <t>7.1.5.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych jednostek KKCz</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Podać liczbę przetoczonych jednostek KKCz </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(z uwzględnieniem wszystkich rodzajów KKCz). </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Jeśli przetaczano KKCz o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie przetoczone jednostki KKCz.</t>
+    </r>
+  </si>
+  <si>
+    <t>7.1.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek KKCz przetoczonych w ramach autotransfuzji. Jeśli przetaczano KKCz o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie autologiczne jednostki / porcje KKCz.</t>
+  </si>
+  <si>
+    <t>7.1.6.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono KKCz w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano KKCz. Nawet jeśli tej samej osobie kilkakrotnie przetaczano KKCz należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.6.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano KKCz </t>
+  </si>
+  <si>
+    <t>7.1.6.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczanoKKCz </t>
+  </si>
+  <si>
+    <t>7.1.6.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.6.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano KKCz</t>
+  </si>
+  <si>
+    <t>7.1.7.</t>
+  </si>
+  <si>
+    <t>Liczba transfuzji FFP</t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji FFP. Należy zaliczyć tu wszystkie przetoczenia FFP, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonego jednorazowo FFP. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano FFP (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie. Należy uwzględnić tu również transfuzje autologiczne.</t>
+  </si>
+  <si>
+    <t>7.1.8.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych jednostek FFP</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek FFP (z uwzględnieniem autologicznego FFP). Jeśli przetaczano FFP o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie przetoczone jednostki FFP.</t>
+  </si>
+  <si>
+    <t>7.1.8.1.</t>
+  </si>
+  <si>
+    <t>w tym po inaktywacji</t>
+  </si>
+  <si>
+    <t>Podać łączną  liczbę przetoczonych jednostek FFP po inaktywacji</t>
+  </si>
+  <si>
+    <t>7.1.8.1.1.</t>
+  </si>
+  <si>
+    <t>Błękit metylenowy</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek FFP po inaktywacji metodą z błękitem metylenowym</t>
+  </si>
+  <si>
+    <t>7.1.8.1.2.</t>
+  </si>
+  <si>
+    <t>Mirasol</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek FFP po inaktywacji w systemie Mirasol</t>
+  </si>
+  <si>
+    <t>7.1.8.1.3.</t>
   </si>
   <si>
     <t>Intercept</t>
   </si>
   <si>
-    <t>Podać liczbę przetoczonych opakowań UKKP Af po inaktywacji w systemie Mirasol</t>
-[...14 lines deleted...]
-    <t>w tym po inaktywacji</t>
+    <t>Podać liczbę przetoczonych jednostek FFP po inaktywacji w systemie Intercept</t>
+  </si>
+  <si>
+    <t>7.1.8.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek FFP przetoczonych w ramach autotransfuzji. Jeśli przetaczano FFP o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie autologiczne jednostki / porcje FFP, nawet jeśli zostały one sprowadzone bezpośrednio przez szpital z innych RCKiK.</t>
+  </si>
+  <si>
+    <t>7.1.9.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono FFP w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano FFP. Nawet jeśli tej samej osobie kilkakrotnie przetaczano FFP należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.9.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.4.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.5.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczanoFFP </t>
+  </si>
+  <si>
+    <t>7.1.9.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.9.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano FFP</t>
+  </si>
+  <si>
+    <t>7.1.10.</t>
+  </si>
+  <si>
+    <t>Liczba transfuzji osocza mrożonego</t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji osocza mrożonego. Należy zaliczyć tu wszystkie przetoczenia osocza mrożonego, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonego jednorazowo osocza mrożonego. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano osocze mrożone (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie.</t>
+  </si>
+  <si>
+    <t>7.1.11.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych jednostek osocza mrożonego</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek osocza mrożonego. Jeśli przetaczano osocze mrożone o objętości mniejszej niż 1 jednostka, należy wykazać tę objętość jako część jednostki. Należy wykazać wszystkie przetoczone jednostki osocza mrożonego.</t>
+  </si>
+  <si>
+    <t>7.1.12.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono osocze mrożone w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano osocze mrożone. Nawet jeśli tej samej osobie kilkakrotnie przetaczano osocze mrożone należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.12.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.4.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.5.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.12.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano osocze mrożone</t>
+  </si>
+  <si>
+    <t>7.1.13.</t>
+  </si>
+  <si>
+    <t>Liczba transfuzji UKKP Zl</t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji UKKP. Należy zaliczyć tu wszystkie przetoczenia UKKP, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonego jednorazowo UKKP. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano UKKP (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie. Należy uwzględnić tu również transfuzje autologiczne, transfuzje , UNKKP i MKKP.</t>
+  </si>
+  <si>
+    <t>7.1.14.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych opakowań zlewanych UKKP Zl</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Podać liczbę przetoczonych opakowań zlewanego UKKP (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>z uwzględnieniem wszystkich rodzajów KKP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t>), bez względu na ilość jednostek zawartych w opakowaniu. Należy wykazać tu również wszystkie przetoczone pojedyncze jednostki UKKP oraz wszystkie opakowania zlewanego UKKP.</t>
+    </r>
+  </si>
+  <si>
+    <t>7.1.14.1.</t>
+  </si>
+  <si>
+    <t>Podać łączną liczbę przetoczonych opakowań zlewanego UKKP po inaktywacji.</t>
+  </si>
+  <si>
+    <t>7.1.14.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych opakowań UKKP Zl po inaktywacji metodą z błękitem metylenowym</t>
+  </si>
+  <si>
+    <t>7.1.14.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych opakowań UKKP Zl po inaktywacji w systemie Mirasol</t>
+  </si>
+  <si>
+    <t>7.1.14.1.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonychopakowań UKKP Zl po inaktywacji w systemie Intercept</t>
+  </si>
+  <si>
+    <t>7.1.14.2.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono UKKP ZL w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano UKKP ZL. Nawet jeśli tej samej osobie kilkakrotnie przetaczano UKKP ZL należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.14.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.4.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.5.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.14.2.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano UKKP ZL</t>
+  </si>
+  <si>
+    <t>7.1.15.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych opakowań UKKP z aferezy</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
       <t>Podać liczbę przetoczonych opakowań UKKP z aferezy (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>z uwzględnieniem wszystkich rodzajów KKP Af</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>), bez względu na ilość krwinek płytkowych zawartych w opakowaniu. Należy wykazać wszystkie przetoczone opakowania KKP-Af.</t>
     </r>
   </si>
   <si>
-    <t>Liczba przetoczonych opakowań UKKP z aferezy</t>
-[...1144 lines deleted...]
-(należy przesłac do 15.07.2023, drogą e-mali na adres www.ekspedycja@rckik-kielce.com.pl w postaci pliku MS Excel)</t>
+    <t>7.1.15.1.</t>
+  </si>
+  <si>
+    <t>Podać łączną liczbę przetoczonych opakowań UKKP Af po inaktywacji.</t>
+  </si>
+  <si>
+    <t>7.1.15.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych opakowań UKKP Af po inaktywacji metodą z błękitem metylenowym</t>
+  </si>
+  <si>
+    <t>7.1.15.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych opakowań UKKP Af po inaktywacji w systemie Mirasol</t>
+  </si>
+  <si>
+    <t>7.1.15.1.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonychopakowań UKKP Af po inaktywacji w systemie Intercept</t>
+  </si>
+  <si>
+    <t>7.1.15.2.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono UKKP Af w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano UKKP Af. Nawet jeśli tej samej osobie kilkakrotnie przetaczano UKKP Af należy wykazać ją tylko jeden raz </t>
+  </si>
+  <si>
+    <t>7.1.15.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.4.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano UKKPAf</t>
+  </si>
+  <si>
+    <t>7.1.15.2.5.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7.1.15.2.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano UKKP Af</t>
+  </si>
+  <si>
+    <t>7..1.16.</t>
+  </si>
+  <si>
+    <t>Liczba transfuzji krioprecypitatu</t>
+  </si>
+  <si>
+    <t>Podać liczbę wykonanych transfuzji krioprecypitatu. Należy zaliczyć tu wszystkie przetoczenia krioprecypitatu, które odbywały się na podstawie tego samego zlecenia lekarskiego, niezależnie od objętości przetoczonego jednorazowo krioprecypitatu. Jeśli temu samemu pacjentowi kilkakrotnie w ciągu roku przetaczano krioprecypitat (ale w różnych dniach / na podstawie różnych zleceń), to każdą transfuzję należy liczyć oddzielnie. Należy uwzględnić tu również transfuzje autologiczne.</t>
+  </si>
+  <si>
+    <t>7.1.17.</t>
+  </si>
+  <si>
+    <t>Liczba przetoczonych jednostek krioprecypitatu</t>
+  </si>
+  <si>
+    <t>Podać liczbę przetoczonych jednostek krioprecypitatu (z uwzględnieniem krioprecypitatu autologicznego). Należy wykazać tu również wszystkie przetoczone jednostki krioprecypitatu.</t>
+  </si>
+  <si>
+    <t>7.1.18.</t>
+  </si>
+  <si>
+    <t>Liczba pacjentów, którym przetoczono krioprecypitat w szpitalach na podległym terenie</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów, którym w okresie sprawozdawczym przetaczano krioprecypitat. Nawet jeśli tej samej osobie kilkakrotnie przetaczano krioprecypitat, należy wykazać ją tylko jeden raz</t>
+  </si>
+  <si>
+    <t>7.1.18.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku poniżej 5 lat, którym przetaczano krioprecypitat.</t>
+  </si>
+  <si>
+    <t>7.1.18.1.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku poniżej 5 lat, którym krioprecypitat.</t>
+  </si>
+  <si>
+    <t>7.1.18.1.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku poniżej 5 lat, którym przetaczano krioprecypitat.</t>
+  </si>
+  <si>
+    <t>7.1.18.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 5-14 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.2.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 5-14 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.2.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 5-14 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.3.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 15-44 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.3.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 15-44 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.3.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 15-44 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.4.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku 45-59 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.4.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku 45-59 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.4.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku 45-59 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.5.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.5.1.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci żeńskiej w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>7.1.18.5.2.</t>
+  </si>
+  <si>
+    <t>Podać liczbę pacjentów płci męskiej w wieku powyżej 60 lat, którym przetaczano krioprecypitat</t>
+  </si>
+  <si>
+    <t>I.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Składniki krwi otrzymane z innych szpitali lub bezpośrednio z innego RCKiK </t>
+  </si>
+  <si>
+    <t>Podać nazwy placówek, z których otrzymano składniki krwi.</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Liczba jednostek KKCz otrzymanych z innych szpitali</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek KKCz (z uwzględnieniem autologicznego KKCz, UKKCz, NKKCZ, UNKKCZ i MKKCZ) otrzymanych do celów klinicznych z innych szpitali. Należy uwzględnić również jednostki KKCz sprowadzone przez szpital bezpośrednio z CKiK i/lub szpitali spoza województwa świętokrzyskiego</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Liczba jednostek FFP otrzymanych z innych szpitali</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek FFP otrzymanych do celów klinicznych z innych szpitali. Należy uwzględnić również jednostki FFP sprowadzone przez szpital z CKiK i/lub szpitali spoza województwa świętokrzyskiego</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Liczba jednostek osocza od ozdrowieńców otrzymanych z innych szpitali</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek osocza od ozdrowieńców otrzymanych do celów klinicznych z innych szpitali. Należy uwzględnić również jednostki osocza sprowadzone przez szpital z CKiK i/lub szpitali spoza województwa świętokrzyskiego</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Liczba opakowań KKP otrzymanych z innych szpitali</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek KKP (z uwzględnieniem autologicznego KKP, UKKP, NKKP, UNKKP i MKKP) otrzymanych do celów klinicznych z innych szpitali. Należy uwzględnić również jednostki KKP sprowadzone przez szpital z CKiK i/lub szpitali spoza województwa świętokrzyskiego</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Liczba jednostek kroprecypitatu otrzymanych z innych szpitali</t>
+  </si>
+  <si>
+    <t>Podać liczbę jednostek kroprecypitatu otrzymanych do celów klinicznych z innych szpitali. Należy uwzględnić również jednostki kroprecypitatu sprowadzone przez szpital z CKiK lub szpitali spoza województwa świętokrzyskiego</t>
+  </si>
+  <si>
+    <t>II.</t>
+  </si>
+  <si>
+    <t>Liczba jednostek zniszczonych</t>
+  </si>
+  <si>
+    <t>Liczba zniszczonych jednostek KPK</t>
+  </si>
+  <si>
+    <t>Podać liczbę zniszczonych jednostek KPK. Należy uwzględnić tu również transfuzje autologiczne.</t>
+  </si>
+  <si>
+    <t>1.1.</t>
+  </si>
+  <si>
+    <t>W tym z powodu przeterminowania</t>
+  </si>
+  <si>
+    <t>1.2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">W tym z innych powodów  </t>
+  </si>
+  <si>
+    <t>Liczba zniszczonych jednostek KKCz</t>
+  </si>
+  <si>
+    <t>Podać liczbę zniszczonych jednostek KKCz (z uwzględnieniem autologicznego KKCz, UKKCz, NKKCZ, UNKKCZ i MKKCZ)</t>
+  </si>
+  <si>
+    <t>2.1.</t>
+  </si>
+  <si>
+    <t>2.2.</t>
+  </si>
+  <si>
+    <t>Liczba zniszczonych jednostek FFP</t>
+  </si>
+  <si>
+    <t>3.1.</t>
+  </si>
+  <si>
+    <t>3.2.</t>
+  </si>
+  <si>
+    <t>zgon pacjenta,pogorszenie stanu pacjenta,uszkodzenie opakowania</t>
+  </si>
+  <si>
+    <t>Liczba zniszczonych opakowań KKP</t>
+  </si>
+  <si>
+    <t>Podać liczbę zniszczonych jednostek KKP (z uwzględnieniem autologicznego KKP, UKKP, NKKP, UNKKP i MKKP).</t>
+  </si>
+  <si>
+    <t>4.1.</t>
+  </si>
+  <si>
+    <t>4.2.</t>
+  </si>
+  <si>
+    <t>Liczba zniszczonych jednostek kriprecypitatu</t>
+  </si>
+  <si>
+    <t>Podać liczbę zniszczonych jednostek krioprecypitatu</t>
+  </si>
+  <si>
+    <t>5.1.</t>
+  </si>
+  <si>
+    <t>5.2.</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wykonane zabiegi lecznicze </t>
+  </si>
+  <si>
+    <t>proszę wykazać tylko zabiegi wykonane samodzielnie przez szpital, nie wpisywać zabiegów wykonywanych przez RCKiK</t>
+  </si>
+  <si>
+    <t>W tym krwioupusty</t>
+  </si>
+  <si>
+    <t>W tym zabiegi plazmaferezy</t>
+  </si>
+  <si>
+    <t>W tym zabiegi leukaferezy</t>
+  </si>
+  <si>
+    <t>W tym zabiegi trombaferezy</t>
+  </si>
+  <si>
+    <t>W tym zabiegi erytroaferezy</t>
+  </si>
+  <si>
+    <t>zgon pacjenta, pogorszenie stanu pacjenta</t>
+  </si>
+  <si>
+    <t>decyzja lekarza o odstąpieniu od toczenia-reakcja poprzetocz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprawozdanie ze zużycia składników krwi </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color rgb="FF000000"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Czcionka tekstu podstawowego"/>
-[...20 lines deleted...]
-      <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFDDDDDD"/>
+        <bgColor rgb="FFC5E0B4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8CBAD"/>
+        <bgColor rgb="FFDDDDDD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA9D18E"/>
+        <bgColor rgb="FFC5E0B4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC5E0B4"/>
+        <bgColor rgb="FFDDDDDD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color indexed="64"/>
+      <left style="medium">
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...14 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="64"/>
-[...34 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...29 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="64"/>
-[...50 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" readingOrder="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...182 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Hiperłącze" xfId="2" builtinId="8"/>
+  <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{4CE8109D-B239-4D80-8661-AD884E080888}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
-  <dxfs count="1">
-[...10 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFA9D18E"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFDDDDDD"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFC5E0B4"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFF8CBAD"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...41 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2339,5196 +2089,4586 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB86B3A4-726C-4E4B-8491-4323B83820E0}">
-  <dimension ref="A1:R700"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AMJ635"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L19" sqref="L19"/>
+      <selection activeCell="L88" sqref="L88"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="13.28515625" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="12.140625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="13.28515625" style="3"/>
+    <col min="2" max="7" width="13.28515625" style="4"/>
+    <col min="8" max="8" width="88.85546875" style="4" customWidth="1"/>
+    <col min="9" max="9" width="13.28515625" style="5"/>
+    <col min="10" max="18" width="13.28515625" style="4"/>
+    <col min="19" max="1024" width="13.28515625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="62" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:9" s="4" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="47" t="s">
+        <v>369</v>
+      </c>
+      <c r="I1" s="47"/>
+    </row>
+    <row r="2" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="49" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="49"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1" ht="70.5" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="51"/>
+      <c r="C4" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="9"/>
+    </row>
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="51"/>
+      <c r="C5" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="9"/>
+    </row>
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="51"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="9"/>
+    </row>
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="9"/>
+    </row>
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="9"/>
+    </row>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="9"/>
+    </row>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="9"/>
+    </row>
+    <row r="11" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="I11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="51"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="9"/>
+    </row>
+    <row r="13" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="51"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="51"/>
+      <c r="E13" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="I13" s="9"/>
+    </row>
+    <row r="14" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
+      <c r="D14" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="I14" s="9"/>
+    </row>
+    <row r="15" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="51"/>
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="I15" s="9"/>
+    </row>
+    <row r="16" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="9"/>
+    </row>
+    <row r="17" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="51"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="I17" s="9"/>
+    </row>
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" s="9"/>
+    </row>
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="51"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="9"/>
+    </row>
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="51"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="I20" s="9"/>
+    </row>
+    <row r="21" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="I21" s="9"/>
+    </row>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="51"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="I22" s="9"/>
+    </row>
+    <row r="23" spans="1:9" s="4" customFormat="1" ht="82.15" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="51"/>
+      <c r="C23" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I23" s="9"/>
+    </row>
+    <row r="24" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="51"/>
+      <c r="C24" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="I24" s="12"/>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="51"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I25" s="9"/>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="51"/>
+      <c r="C26" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="50"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="50"/>
+      <c r="H26" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I26" s="9"/>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="51"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="I27" s="9"/>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="51"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I28" s="9"/>
+    </row>
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="I29" s="9"/>
+    </row>
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="51"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="50"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="I30" s="9"/>
+    </row>
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I31" s="9"/>
+    </row>
+    <row r="32" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="51"/>
+      <c r="C32" s="51"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="50"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="I32" s="9"/>
+    </row>
+    <row r="33" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="51"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
+      <c r="H33" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="I33" s="9"/>
+    </row>
+    <row r="34" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="I34" s="9"/>
+    </row>
+    <row r="35" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="51"/>
+      <c r="C35" s="51"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="I35" s="9"/>
+    </row>
+    <row r="36" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="51"/>
+      <c r="C36" s="51"/>
+      <c r="D36" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="I36" s="9"/>
+    </row>
+    <row r="37" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="51"/>
+      <c r="C37" s="51"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I37" s="9"/>
+    </row>
+    <row r="38" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="51"/>
+      <c r="C38" s="51"/>
+      <c r="D38" s="51"/>
+      <c r="E38" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="50"/>
+      <c r="G38" s="50"/>
+      <c r="H38" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="I38" s="9"/>
+    </row>
+    <row r="39" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="51"/>
+      <c r="C39" s="51"/>
+      <c r="D39" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" s="50"/>
+      <c r="F39" s="50"/>
+      <c r="G39" s="50"/>
+      <c r="H39" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="I39" s="9"/>
+    </row>
+    <row r="40" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="51"/>
+      <c r="C40" s="51"/>
+      <c r="D40" s="51"/>
+      <c r="E40" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40" s="50"/>
+      <c r="G40" s="50"/>
+      <c r="H40" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="I40" s="9"/>
+    </row>
+    <row r="41" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="51"/>
+      <c r="C41" s="51"/>
+      <c r="D41" s="51"/>
+      <c r="E41" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="50"/>
+      <c r="G41" s="50"/>
+      <c r="H41" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="I41" s="9"/>
+    </row>
+    <row r="42" spans="1:9" s="4" customFormat="1" ht="90.4" customHeight="1">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="51"/>
+      <c r="C42" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" s="52"/>
+      <c r="E42" s="52"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="I42" s="9"/>
+    </row>
+    <row r="43" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="51"/>
+      <c r="C43" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="D43" s="50"/>
+      <c r="E43" s="50"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="I43" s="13"/>
+    </row>
+    <row r="44" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="51"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="E44" s="50"/>
+      <c r="F44" s="50"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="I44" s="9"/>
+    </row>
+    <row r="45" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A45" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B45" s="51"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="I45" s="9"/>
+    </row>
+    <row r="46" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A46" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B46" s="51"/>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="F46" s="51"/>
+      <c r="G46" s="51"/>
+      <c r="H46" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="I46" s="9"/>
+    </row>
+    <row r="47" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="51"/>
+      <c r="C47" s="51"/>
+      <c r="D47" s="51"/>
+      <c r="E47" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" s="51"/>
+      <c r="G47" s="51"/>
+      <c r="H47" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="I47" s="9"/>
+    </row>
+    <row r="48" spans="1:9" s="4" customFormat="1" ht="65.45" customHeight="1">
+      <c r="A48" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B48" s="51"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="I48" s="9"/>
+    </row>
+    <row r="49" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A49" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B49" s="51"/>
+      <c r="C49" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="I49" s="9"/>
+    </row>
+    <row r="50" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A50" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="51"/>
+      <c r="C50" s="51"/>
+      <c r="D50" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="I50" s="9"/>
+    </row>
+    <row r="51" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A51" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B51" s="51"/>
+      <c r="C51" s="51"/>
+      <c r="D51" s="51"/>
+      <c r="E51" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" s="50"/>
+      <c r="G51" s="50"/>
+      <c r="H51" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="I51" s="9"/>
+    </row>
+    <row r="52" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="51"/>
+      <c r="C52" s="51"/>
+      <c r="D52" s="51"/>
+      <c r="E52" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" s="50"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="I52" s="9"/>
+    </row>
+    <row r="53" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A53" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="51"/>
+      <c r="C53" s="51"/>
+      <c r="D53" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="50"/>
+      <c r="F53" s="50"/>
+      <c r="G53" s="50"/>
+      <c r="H53" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="I53" s="9"/>
+    </row>
+    <row r="54" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A54" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
+      <c r="H54" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="I54" s="9"/>
+    </row>
+    <row r="55" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A55" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" s="51"/>
+      <c r="C55" s="51"/>
+      <c r="D55" s="51"/>
+      <c r="E55" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F55" s="50"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="I55" s="9"/>
+    </row>
+    <row r="56" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A56" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="51"/>
+      <c r="C56" s="51"/>
+      <c r="D56" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+      <c r="G56" s="50"/>
+      <c r="H56" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="I56" s="9"/>
+    </row>
+    <row r="57" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A57" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="51"/>
+      <c r="C57" s="51"/>
+      <c r="D57" s="51"/>
+      <c r="E57" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="I57" s="9"/>
+    </row>
+    <row r="58" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A58" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="51"/>
+      <c r="C58" s="51"/>
+      <c r="D58" s="51"/>
+      <c r="E58" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58" s="50"/>
+      <c r="G58" s="50"/>
+      <c r="H58" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="I58" s="9"/>
+    </row>
+    <row r="59" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A59" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="51"/>
+      <c r="C59" s="51"/>
+      <c r="D59" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="50"/>
+      <c r="F59" s="50"/>
+      <c r="G59" s="50"/>
+      <c r="H59" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="I59" s="9"/>
+    </row>
+    <row r="60" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" s="51"/>
+      <c r="C60" s="51"/>
+      <c r="D60" s="51"/>
+      <c r="E60" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" s="50"/>
+      <c r="G60" s="50"/>
+      <c r="H60" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="I60" s="9"/>
+    </row>
+    <row r="61" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A61" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B61" s="51"/>
+      <c r="C61" s="51"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F61" s="50"/>
+      <c r="G61" s="50"/>
+      <c r="H61" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="I61" s="9"/>
+    </row>
+    <row r="62" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A62" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" s="51"/>
+      <c r="C62" s="51"/>
+      <c r="D62" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E62" s="50"/>
+      <c r="F62" s="50"/>
+      <c r="G62" s="50"/>
+      <c r="H62" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I62" s="9"/>
+    </row>
+    <row r="63" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A63" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B63" s="51"/>
+      <c r="C63" s="51"/>
+      <c r="D63" s="51"/>
+      <c r="E63" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63" s="50"/>
+      <c r="G63" s="50"/>
+      <c r="H63" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="I63" s="9"/>
+    </row>
+    <row r="64" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A64" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B64" s="51"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" s="50"/>
+      <c r="G64" s="50"/>
+      <c r="H64" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="I64" s="9"/>
+    </row>
+    <row r="65" spans="1:9" s="4" customFormat="1" ht="67.150000000000006" customHeight="1">
+      <c r="A65" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B65" s="51"/>
+      <c r="C65" s="52" t="s">
+        <v>149</v>
+      </c>
+      <c r="D65" s="52"/>
+      <c r="E65" s="52"/>
+      <c r="F65" s="52"/>
+      <c r="G65" s="52"/>
+      <c r="H65" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="I65" s="9"/>
+    </row>
+    <row r="66" spans="1:9" ht="52.15" customHeight="1">
+      <c r="A66" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B66" s="51"/>
+      <c r="C66" s="50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D66" s="50"/>
+      <c r="E66" s="50"/>
+      <c r="F66" s="50"/>
+      <c r="G66" s="50"/>
+      <c r="H66" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="I66" s="9"/>
+    </row>
+    <row r="67" spans="1:9" ht="52.15" customHeight="1">
+      <c r="A67" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B67" s="51"/>
+      <c r="C67" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="D67" s="50"/>
+      <c r="E67" s="50"/>
+      <c r="F67" s="50"/>
+      <c r="G67" s="50"/>
+      <c r="H67" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="I67" s="9"/>
+    </row>
+    <row r="68" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A68" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B68" s="51"/>
+      <c r="C68" s="51"/>
+      <c r="D68" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="50"/>
+      <c r="F68" s="50"/>
+      <c r="G68" s="50"/>
+      <c r="H68" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I68" s="9"/>
+    </row>
+    <row r="69" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A69" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B69" s="51"/>
+      <c r="C69" s="51"/>
+      <c r="D69" s="51"/>
+      <c r="E69" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" s="50"/>
+      <c r="G69" s="50"/>
+      <c r="H69" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="I69" s="9"/>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1">
+      <c r="A70" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B70" s="51"/>
+      <c r="C70" s="51"/>
+      <c r="D70" s="51"/>
+      <c r="E70" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F70" s="50"/>
+      <c r="G70" s="50"/>
+      <c r="H70" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="I70" s="9"/>
+    </row>
+    <row r="71" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A71" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B71" s="51"/>
+      <c r="C71" s="51"/>
+      <c r="D71" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" s="50"/>
+      <c r="F71" s="50"/>
+      <c r="G71" s="50"/>
+      <c r="H71" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="I71" s="9"/>
+    </row>
+    <row r="72" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A72" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B72" s="51"/>
+      <c r="C72" s="51"/>
+      <c r="D72" s="51"/>
+      <c r="E72" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" s="50"/>
+      <c r="G72" s="50"/>
+      <c r="H72" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="I72" s="9"/>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1">
+      <c r="A73" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B73" s="51"/>
+      <c r="C73" s="51"/>
+      <c r="D73" s="51"/>
+      <c r="E73" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F73" s="50"/>
+      <c r="G73" s="50"/>
+      <c r="H73" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="I73" s="9"/>
+    </row>
+    <row r="74" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A74" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B74" s="51"/>
+      <c r="C74" s="51"/>
+      <c r="D74" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E74" s="50"/>
+      <c r="F74" s="50"/>
+      <c r="G74" s="50"/>
+      <c r="H74" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="I74" s="9"/>
+    </row>
+    <row r="75" spans="1:9" ht="15" customHeight="1">
+      <c r="A75" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B75" s="51"/>
+      <c r="C75" s="51"/>
+      <c r="D75" s="51"/>
+      <c r="E75" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" s="50"/>
+      <c r="G75" s="50"/>
+      <c r="H75" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="I75" s="9"/>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1">
+      <c r="A76" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" s="51"/>
+      <c r="C76" s="51"/>
+      <c r="D76" s="51"/>
+      <c r="E76" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F76" s="50"/>
+      <c r="G76" s="50"/>
+      <c r="H76" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="I76" s="9"/>
+    </row>
+    <row r="77" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A77" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B77" s="51"/>
+      <c r="C77" s="51"/>
+      <c r="D77" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E77" s="50"/>
+      <c r="F77" s="50"/>
+      <c r="G77" s="50"/>
+      <c r="H77" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="I77" s="9"/>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1">
+      <c r="A78" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B78" s="51"/>
+      <c r="C78" s="51"/>
+      <c r="D78" s="51"/>
+      <c r="E78" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" s="50"/>
+      <c r="G78" s="50"/>
+      <c r="H78" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="I78" s="9"/>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1">
+      <c r="A79" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B79" s="51"/>
+      <c r="C79" s="51"/>
+      <c r="D79" s="51"/>
+      <c r="E79" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F79" s="50"/>
+      <c r="G79" s="50"/>
+      <c r="H79" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="I79" s="9"/>
+    </row>
+    <row r="80" spans="1:9" ht="27.4" customHeight="1">
+      <c r="A80" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B80" s="51"/>
+      <c r="C80" s="51"/>
+      <c r="D80" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E80" s="50"/>
+      <c r="F80" s="50"/>
+      <c r="G80" s="50"/>
+      <c r="H80" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="I80" s="9"/>
+    </row>
+    <row r="81" spans="1:9" ht="15" customHeight="1">
+      <c r="A81" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B81" s="51"/>
+      <c r="C81" s="51"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F81" s="50"/>
+      <c r="G81" s="50"/>
+      <c r="H81" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="I81" s="9"/>
+    </row>
+    <row r="82" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A82" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B82" s="51"/>
+      <c r="C82" s="51"/>
+      <c r="D82" s="51"/>
+      <c r="E82" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F82" s="50"/>
+      <c r="G82" s="50"/>
+      <c r="H82" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="I82" s="9"/>
+    </row>
+    <row r="83" spans="1:9" s="4" customFormat="1" ht="102.75" customHeight="1">
+      <c r="A83" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B83" s="51"/>
+      <c r="C83" s="52" t="s">
+        <v>188</v>
+      </c>
+      <c r="D83" s="52"/>
+      <c r="E83" s="52"/>
+      <c r="F83" s="52"/>
+      <c r="G83" s="52"/>
+      <c r="H83" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="I83" s="9"/>
+    </row>
+    <row r="84" spans="1:9" s="4" customFormat="1" ht="65.45" customHeight="1">
+      <c r="A84" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B84" s="51"/>
+      <c r="C84" s="50" t="s">
+        <v>191</v>
+      </c>
+      <c r="D84" s="50"/>
+      <c r="E84" s="50"/>
+      <c r="F84" s="50"/>
+      <c r="G84" s="50"/>
+      <c r="H84" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="I84" s="12"/>
+    </row>
+    <row r="85" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A85" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B85" s="51"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="E85" s="51"/>
+      <c r="F85" s="51"/>
+      <c r="G85" s="51"/>
+      <c r="H85" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="I85" s="9"/>
+    </row>
+    <row r="86" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A86" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B86" s="51"/>
+      <c r="C86" s="51"/>
+      <c r="D86" s="51"/>
+      <c r="E86" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="F86" s="51"/>
+      <c r="G86" s="51"/>
+      <c r="H86" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="I86" s="9"/>
+    </row>
+    <row r="87" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A87" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B87" s="51"/>
+      <c r="C87" s="51"/>
+      <c r="D87" s="51"/>
+      <c r="E87" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="F87" s="51"/>
+      <c r="G87" s="51"/>
+      <c r="H87" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="I87" s="9"/>
+    </row>
+    <row r="88" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A88" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B88" s="51"/>
+      <c r="C88" s="51"/>
+      <c r="D88" s="51"/>
+      <c r="E88" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="F88" s="51"/>
+      <c r="G88" s="51"/>
+      <c r="H88" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="I88" s="9"/>
+    </row>
+    <row r="89" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A89" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B89" s="51"/>
+      <c r="C89" s="50" t="s">
+        <v>202</v>
+      </c>
+      <c r="D89" s="50"/>
+      <c r="E89" s="50"/>
+      <c r="F89" s="50"/>
+      <c r="G89" s="50"/>
+      <c r="H89" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I89" s="9"/>
+    </row>
+    <row r="90" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A90" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B90" s="51"/>
+      <c r="C90" s="51"/>
+      <c r="D90" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E90" s="50"/>
+      <c r="F90" s="50"/>
+      <c r="G90" s="50"/>
+      <c r="H90" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="I90" s="9"/>
+    </row>
+    <row r="91" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A91" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B91" s="51"/>
+      <c r="C91" s="51"/>
+      <c r="D91" s="51"/>
+      <c r="E91" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F91" s="50"/>
+      <c r="G91" s="50"/>
+      <c r="H91" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="I91" s="9"/>
+    </row>
+    <row r="92" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A92" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B92" s="51"/>
+      <c r="C92" s="51"/>
+      <c r="D92" s="51"/>
+      <c r="E92" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" s="50"/>
+      <c r="G92" s="50"/>
+      <c r="H92" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="I92" s="9"/>
+    </row>
+    <row r="93" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A93" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B93" s="51"/>
+      <c r="C93" s="51"/>
+      <c r="D93" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E93" s="50"/>
+      <c r="F93" s="50"/>
+      <c r="G93" s="50"/>
+      <c r="H93" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="I93" s="9"/>
+    </row>
+    <row r="94" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A94" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B94" s="51"/>
+      <c r="C94" s="51"/>
+      <c r="D94" s="51"/>
+      <c r="E94" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F94" s="50"/>
+      <c r="G94" s="50"/>
+      <c r="H94" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="I94" s="9"/>
+    </row>
+    <row r="95" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A95" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B95" s="51"/>
+      <c r="C95" s="51"/>
+      <c r="D95" s="51"/>
+      <c r="E95" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F95" s="50"/>
+      <c r="G95" s="50"/>
+      <c r="H95" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="I95" s="9"/>
+    </row>
+    <row r="96" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A96" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B96" s="51"/>
+      <c r="C96" s="51"/>
+      <c r="D96" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E96" s="50"/>
+      <c r="F96" s="50"/>
+      <c r="G96" s="50"/>
+      <c r="H96" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="I96" s="9"/>
+    </row>
+    <row r="97" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A97" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B97" s="51"/>
+      <c r="C97" s="51"/>
+      <c r="D97" s="51"/>
+      <c r="E97" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F97" s="50"/>
+      <c r="G97" s="50"/>
+      <c r="H97" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="I97" s="9"/>
+    </row>
+    <row r="98" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A98" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B98" s="51"/>
+      <c r="C98" s="51"/>
+      <c r="D98" s="51"/>
+      <c r="E98" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98" s="50"/>
+      <c r="G98" s="50"/>
+      <c r="H98" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="I98" s="9"/>
+    </row>
+    <row r="99" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A99" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B99" s="51"/>
+      <c r="C99" s="51"/>
+      <c r="D99" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E99" s="50"/>
+      <c r="F99" s="50"/>
+      <c r="G99" s="50"/>
+      <c r="H99" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="I99" s="9"/>
+    </row>
+    <row r="100" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A100" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" s="51"/>
+      <c r="C100" s="51"/>
+      <c r="D100" s="51"/>
+      <c r="E100" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F100" s="50"/>
+      <c r="G100" s="50"/>
+      <c r="H100" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="I100" s="9"/>
+    </row>
+    <row r="101" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A101" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B101" s="51"/>
+      <c r="C101" s="51"/>
+      <c r="D101" s="51"/>
+      <c r="E101" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F101" s="50"/>
+      <c r="G101" s="50"/>
+      <c r="H101" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="I101" s="9"/>
+    </row>
+    <row r="102" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A102" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" s="51"/>
+      <c r="C102" s="51"/>
+      <c r="D102" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E102" s="50"/>
+      <c r="F102" s="50"/>
+      <c r="G102" s="50"/>
+      <c r="H102" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="I102" s="9"/>
+    </row>
+    <row r="103" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A103" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B103" s="51"/>
+      <c r="C103" s="51"/>
+      <c r="D103" s="51"/>
+      <c r="E103" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F103" s="50"/>
+      <c r="G103" s="50"/>
+      <c r="H103" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="I103" s="9"/>
+    </row>
+    <row r="104" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A104" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B104" s="51"/>
+      <c r="C104" s="51"/>
+      <c r="D104" s="51"/>
+      <c r="E104" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F104" s="50"/>
+      <c r="G104" s="50"/>
+      <c r="H104" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="I104" s="9"/>
+    </row>
+    <row r="105" spans="1:9" s="4" customFormat="1" ht="52.15" customHeight="1">
+      <c r="A105" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B105" s="51"/>
+      <c r="C105" s="52" t="s">
+        <v>235</v>
+      </c>
+      <c r="D105" s="52"/>
+      <c r="E105" s="52"/>
+      <c r="F105" s="52"/>
+      <c r="G105" s="52"/>
+      <c r="H105" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="I105" s="12"/>
+    </row>
+    <row r="106" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A106" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="51"/>
+      <c r="C106" s="1"/>
+      <c r="D106" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="E106" s="51"/>
+      <c r="F106" s="51"/>
+      <c r="G106" s="51"/>
+      <c r="H106" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="I106" s="9"/>
+    </row>
+    <row r="107" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A107" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="51"/>
+      <c r="C107" s="51"/>
+      <c r="D107" s="51"/>
+      <c r="E107" s="51" t="s">
+        <v>105</v>
+      </c>
+      <c r="F107" s="51"/>
+      <c r="G107" s="51"/>
+      <c r="H107" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="I107" s="9"/>
+    </row>
+    <row r="108" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A108" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="51"/>
+      <c r="C108" s="51"/>
+      <c r="D108" s="51"/>
+      <c r="E108" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="F108" s="51"/>
+      <c r="G108" s="51"/>
+      <c r="H108" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="I108" s="9"/>
+    </row>
+    <row r="109" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A109" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="51"/>
+      <c r="C109" s="51"/>
+      <c r="D109" s="51"/>
+      <c r="E109" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="F109" s="51"/>
+      <c r="G109" s="51"/>
+      <c r="H109" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="I109" s="9"/>
+    </row>
+    <row r="110" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A110" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="51"/>
+      <c r="C110" s="50" t="s">
+        <v>246</v>
+      </c>
+      <c r="D110" s="50"/>
+      <c r="E110" s="50"/>
+      <c r="F110" s="50"/>
+      <c r="G110" s="50"/>
+      <c r="H110" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="I110" s="9"/>
+    </row>
+    <row r="111" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A111" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B111" s="51"/>
+      <c r="C111" s="51"/>
+      <c r="D111" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E111" s="50"/>
+      <c r="F111" s="50"/>
+      <c r="G111" s="50"/>
+      <c r="H111" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="I111" s="9"/>
+    </row>
+    <row r="112" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A112" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="51"/>
+      <c r="C112" s="51"/>
+      <c r="D112" s="51"/>
+      <c r="E112" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F112" s="50"/>
+      <c r="G112" s="50"/>
+      <c r="H112" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="I112" s="9"/>
+    </row>
+    <row r="113" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A113" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" s="51"/>
+      <c r="C113" s="51"/>
+      <c r="D113" s="51"/>
+      <c r="E113" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113" s="50"/>
+      <c r="G113" s="50"/>
+      <c r="H113" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="I113" s="9"/>
+    </row>
+    <row r="114" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A114" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B114" s="51"/>
+      <c r="C114" s="51"/>
+      <c r="D114" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E114" s="50"/>
+      <c r="F114" s="50"/>
+      <c r="G114" s="50"/>
+      <c r="H114" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="I114" s="9"/>
+    </row>
+    <row r="115" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A115" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B115" s="51"/>
+      <c r="C115" s="51"/>
+      <c r="D115" s="51"/>
+      <c r="E115" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115" s="50"/>
+      <c r="G115" s="50"/>
+      <c r="H115" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="I115" s="9"/>
+    </row>
+    <row r="116" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A116" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B116" s="51"/>
+      <c r="C116" s="51"/>
+      <c r="D116" s="51"/>
+      <c r="E116" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F116" s="50"/>
+      <c r="G116" s="50"/>
+      <c r="H116" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="I116" s="9"/>
+    </row>
+    <row r="117" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A117" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B117" s="51"/>
+      <c r="C117" s="51"/>
+      <c r="D117" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E117" s="50"/>
+      <c r="F117" s="50"/>
+      <c r="G117" s="50"/>
+      <c r="H117" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="I117" s="9"/>
+    </row>
+    <row r="118" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A118" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B118" s="51"/>
+      <c r="C118" s="51"/>
+      <c r="D118" s="51"/>
+      <c r="E118" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F118" s="50"/>
+      <c r="G118" s="50"/>
+      <c r="H118" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="I118" s="9"/>
+    </row>
+    <row r="119" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A119" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B119" s="51"/>
+      <c r="C119" s="51"/>
+      <c r="D119" s="51"/>
+      <c r="E119" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F119" s="50"/>
+      <c r="G119" s="50"/>
+      <c r="H119" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="I119" s="9"/>
+    </row>
+    <row r="120" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A120" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" s="51"/>
+      <c r="C120" s="51"/>
+      <c r="D120" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E120" s="50"/>
+      <c r="F120" s="50"/>
+      <c r="G120" s="50"/>
+      <c r="H120" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="I120" s="9"/>
+    </row>
+    <row r="121" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A121" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B121" s="51"/>
+      <c r="C121" s="51"/>
+      <c r="D121" s="51"/>
+      <c r="E121" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F121" s="50"/>
+      <c r="G121" s="50"/>
+      <c r="H121" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="I121" s="9"/>
+    </row>
+    <row r="122" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A122" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" s="51"/>
+      <c r="C122" s="51"/>
+      <c r="D122" s="51"/>
+      <c r="E122" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F122" s="50"/>
+      <c r="G122" s="50"/>
+      <c r="H122" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="I122" s="9"/>
+    </row>
+    <row r="123" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A123" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" s="51"/>
+      <c r="C123" s="51"/>
+      <c r="D123" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="E123" s="50"/>
+      <c r="F123" s="50"/>
+      <c r="G123" s="50"/>
+      <c r="H123" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="I123" s="9"/>
+    </row>
+    <row r="124" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A124" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" s="51"/>
+      <c r="C124" s="51"/>
+      <c r="D124" s="51"/>
+      <c r="E124" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F124" s="50"/>
+      <c r="G124" s="50"/>
+      <c r="H124" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="I124" s="9"/>
+    </row>
+    <row r="125" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A125" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="74"/>
-[...165 lines deleted...]
-      <c r="D10" s="17" t="s">
+      <c r="B125" s="51"/>
+      <c r="C125" s="51"/>
+      <c r="D125" s="51"/>
+      <c r="E125" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F125" s="50"/>
+      <c r="G125" s="50"/>
+      <c r="H125" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="I125" s="9"/>
+    </row>
+    <row r="126" spans="1:9" s="4" customFormat="1" ht="102.75" customHeight="1">
+      <c r="A126" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" s="51"/>
+      <c r="C126" s="52" t="s">
+        <v>279</v>
+      </c>
+      <c r="D126" s="52"/>
+      <c r="E126" s="52"/>
+      <c r="F126" s="52"/>
+      <c r="G126" s="52"/>
+      <c r="H126" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="I126" s="9"/>
+    </row>
+    <row r="127" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A127" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="51"/>
+      <c r="C127" s="50" t="s">
+        <v>282</v>
+      </c>
+      <c r="D127" s="50"/>
+      <c r="E127" s="50"/>
+      <c r="F127" s="50"/>
+      <c r="G127" s="50"/>
+      <c r="H127" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="I127" s="9"/>
+    </row>
+    <row r="128" spans="1:9" s="4" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A128" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B128" s="51"/>
+      <c r="C128" s="50" t="s">
+        <v>285</v>
+      </c>
+      <c r="D128" s="50"/>
+      <c r="E128" s="50"/>
+      <c r="F128" s="50"/>
+      <c r="G128" s="50"/>
+      <c r="H128" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="I128" s="9"/>
+    </row>
+    <row r="129" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A129" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="51"/>
+      <c r="C129" s="51"/>
+      <c r="D129" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E129" s="50"/>
+      <c r="F129" s="50"/>
+      <c r="G129" s="50"/>
+      <c r="H129" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="I129" s="9"/>
+    </row>
+    <row r="130" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A130" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="51"/>
+      <c r="C130" s="51"/>
+      <c r="D130" s="51"/>
+      <c r="E130" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="17"/>
-[...319 lines deleted...]
-      <c r="D29" s="17" t="s">
+      <c r="F130" s="50"/>
+      <c r="G130" s="50"/>
+      <c r="H130" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="I130" s="9"/>
+    </row>
+    <row r="131" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A131" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="51"/>
+      <c r="C131" s="51"/>
+      <c r="D131" s="51"/>
+      <c r="E131" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F131" s="50"/>
+      <c r="G131" s="50"/>
+      <c r="H131" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="I131" s="9"/>
+    </row>
+    <row r="132" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A132" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="51"/>
+      <c r="C132" s="51"/>
+      <c r="D132" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E132" s="50"/>
+      <c r="F132" s="50"/>
+      <c r="G132" s="50"/>
+      <c r="H132" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="I132" s="9"/>
+    </row>
+    <row r="133" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A133" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="51"/>
+      <c r="C133" s="51"/>
+      <c r="D133" s="51"/>
+      <c r="E133" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="E29" s="17"/>
-[...337 lines deleted...]
-      <c r="E49" s="23" t="s">
+      <c r="F133" s="50"/>
+      <c r="G133" s="50"/>
+      <c r="H133" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="I133" s="9"/>
+    </row>
+    <row r="134" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A134" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="51"/>
+      <c r="C134" s="51"/>
+      <c r="D134" s="51"/>
+      <c r="E134" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F134" s="50"/>
+      <c r="G134" s="50"/>
+      <c r="H134" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="I134" s="9"/>
+    </row>
+    <row r="135" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A135" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="51"/>
+      <c r="C135" s="51"/>
+      <c r="D135" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="E135" s="50"/>
+      <c r="F135" s="50"/>
+      <c r="G135" s="50"/>
+      <c r="H135" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="I135" s="9"/>
+    </row>
+    <row r="136" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A136" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="51"/>
+      <c r="C136" s="51"/>
+      <c r="D136" s="51"/>
+      <c r="E136" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F136" s="50"/>
+      <c r="G136" s="50"/>
+      <c r="H136" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="I136" s="9"/>
+    </row>
+    <row r="137" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A137" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="51"/>
+      <c r="C137" s="51"/>
+      <c r="D137" s="51"/>
+      <c r="E137" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F137" s="50"/>
+      <c r="G137" s="50"/>
+      <c r="H137" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="I137" s="9"/>
+    </row>
+    <row r="138" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A138" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="51"/>
+      <c r="C138" s="51"/>
+      <c r="D138" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E138" s="50"/>
+      <c r="F138" s="50"/>
+      <c r="G138" s="50"/>
+      <c r="H138" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I138" s="9"/>
+    </row>
+    <row r="139" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A139" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="51"/>
+      <c r="C139" s="51"/>
+      <c r="D139" s="51"/>
+      <c r="E139" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="F139" s="50"/>
+      <c r="G139" s="50"/>
+      <c r="H139" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="I139" s="9"/>
+    </row>
+    <row r="140" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A140" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="51"/>
+      <c r="C140" s="51"/>
+      <c r="D140" s="51"/>
+      <c r="E140" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F140" s="50"/>
+      <c r="G140" s="50"/>
+      <c r="H140" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="I140" s="9"/>
+    </row>
+    <row r="141" spans="1:9" s="4" customFormat="1" ht="27.4" customHeight="1">
+      <c r="A141" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="51"/>
+      <c r="C141" s="51"/>
+      <c r="D141" s="50" t="s">
         <v>48</v>
       </c>
-      <c r="F49" s="24"/>
-[...46 lines deleted...]
-      <c r="D52" s="17" t="s">
+      <c r="E141" s="50"/>
+      <c r="F141" s="50"/>
+      <c r="G141" s="50"/>
+      <c r="H141" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="I141" s="9"/>
+    </row>
+    <row r="142" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A142" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="51"/>
+      <c r="C142" s="51"/>
+      <c r="D142" s="51"/>
+      <c r="E142" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="E52" s="17"/>
-[...1301 lines deleted...]
-      <c r="A130" s="7" t="s">
+      <c r="F142" s="50"/>
+      <c r="G142" s="50"/>
+      <c r="H142" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="I142" s="9"/>
+    </row>
+    <row r="143" spans="1:9" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A143" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="51"/>
+      <c r="C143" s="51"/>
+      <c r="D143" s="51"/>
+      <c r="E143" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B130" s="15"/>
-[...217 lines deleted...]
-      <c r="A143" s="7" t="s">
+      <c r="F143" s="50"/>
+      <c r="G143" s="50"/>
+      <c r="H143" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="I143" s="9"/>
+    </row>
+    <row r="144" spans="1:9" ht="15" customHeight="1">
+      <c r="A144" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="53" t="s">
+        <v>318</v>
+      </c>
+      <c r="C144" s="53"/>
+      <c r="D144" s="53"/>
+      <c r="E144" s="53"/>
+      <c r="F144" s="53"/>
+      <c r="G144" s="53"/>
+      <c r="H144" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="I144" s="16"/>
+    </row>
+    <row r="145" spans="1:9" ht="43.15" customHeight="1">
+      <c r="A145" s="17" t="s">
+        <v>320</v>
+      </c>
+      <c r="B145" s="54"/>
+      <c r="C145" s="55" t="s">
+        <v>321</v>
+      </c>
+      <c r="D145" s="55"/>
+      <c r="E145" s="55"/>
+      <c r="F145" s="55"/>
+      <c r="G145" s="55"/>
+      <c r="H145" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="I145" s="19"/>
+    </row>
+    <row r="146" spans="1:9" ht="33.200000000000003" customHeight="1">
+      <c r="A146" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="54"/>
+      <c r="C146" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="D146" s="55"/>
+      <c r="E146" s="55"/>
+      <c r="F146" s="55"/>
+      <c r="G146" s="55"/>
+      <c r="H146" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="I146" s="19"/>
+    </row>
+    <row r="147" spans="1:9" ht="41.45" customHeight="1">
+      <c r="A147" s="17" t="s">
+        <v>326</v>
+      </c>
+      <c r="B147" s="54"/>
+      <c r="C147" s="56" t="s">
+        <v>327</v>
+      </c>
+      <c r="D147" s="56"/>
+      <c r="E147" s="56"/>
+      <c r="F147" s="56"/>
+      <c r="G147" s="56"/>
+      <c r="H147" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="I147" s="19"/>
+    </row>
+    <row r="148" spans="1:9" ht="43.15" customHeight="1">
+      <c r="A148" s="17" t="s">
+        <v>329</v>
+      </c>
+      <c r="B148" s="54"/>
+      <c r="C148" s="55" t="s">
+        <v>330</v>
+      </c>
+      <c r="D148" s="55"/>
+      <c r="E148" s="55"/>
+      <c r="F148" s="55"/>
+      <c r="G148" s="55"/>
+      <c r="H148" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="I148" s="19"/>
+    </row>
+    <row r="149" spans="1:9" ht="33.200000000000003" customHeight="1">
+      <c r="A149" s="20" t="s">
+        <v>332</v>
+      </c>
+      <c r="B149" s="54"/>
+      <c r="C149" s="57" t="s">
+        <v>333</v>
+      </c>
+      <c r="D149" s="57"/>
+      <c r="E149" s="57"/>
+      <c r="F149" s="57"/>
+      <c r="G149" s="57"/>
+      <c r="H149" s="21" t="s">
+        <v>334</v>
+      </c>
+      <c r="I149" s="22"/>
+    </row>
+    <row r="150" spans="1:9" ht="15" customHeight="1">
+      <c r="A150" s="23" t="s">
+        <v>335</v>
+      </c>
+      <c r="B150" s="58" t="s">
+        <v>336</v>
+      </c>
+      <c r="C150" s="58"/>
+      <c r="D150" s="58"/>
+      <c r="E150" s="58"/>
+      <c r="F150" s="58"/>
+      <c r="G150" s="58"/>
+      <c r="H150" s="24"/>
+      <c r="I150" s="25"/>
+    </row>
+    <row r="151" spans="1:9" ht="22.35" customHeight="1">
+      <c r="A151" s="26" t="s">
+        <v>320</v>
+      </c>
+      <c r="B151" s="54"/>
+      <c r="C151" s="62" t="s">
+        <v>337</v>
+      </c>
+      <c r="D151" s="62"/>
+      <c r="E151" s="62"/>
+      <c r="F151" s="62"/>
+      <c r="G151" s="62"/>
+      <c r="H151" s="27" t="s">
+        <v>338</v>
+      </c>
+      <c r="I151" s="28"/>
+    </row>
+    <row r="152" spans="1:9" ht="15" customHeight="1">
+      <c r="A152" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="B152" s="54"/>
+      <c r="C152" s="30"/>
+      <c r="D152" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="E152" s="54"/>
+      <c r="F152" s="54"/>
+      <c r="G152" s="54"/>
+      <c r="H152" s="31"/>
+      <c r="I152" s="32"/>
+    </row>
+    <row r="153" spans="1:9" ht="15" customHeight="1">
+      <c r="A153" s="29" t="s">
+        <v>341</v>
+      </c>
+      <c r="B153" s="54"/>
+      <c r="C153" s="30"/>
+      <c r="D153" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="E153" s="63"/>
+      <c r="F153" s="63"/>
+      <c r="G153" s="63"/>
+      <c r="H153" s="31"/>
+      <c r="I153" s="33"/>
+    </row>
+    <row r="154" spans="1:9" ht="22.35" customHeight="1">
+      <c r="A154" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="B154" s="54"/>
+      <c r="C154" s="62" t="s">
+        <v>343</v>
+      </c>
+      <c r="D154" s="62"/>
+      <c r="E154" s="62"/>
+      <c r="F154" s="62"/>
+      <c r="G154" s="62"/>
+      <c r="H154" s="27" t="s">
+        <v>344</v>
+      </c>
+      <c r="I154" s="28"/>
+    </row>
+    <row r="155" spans="1:9" ht="15" customHeight="1">
+      <c r="A155" s="29" t="s">
+        <v>345</v>
+      </c>
+      <c r="B155" s="54"/>
+      <c r="C155" s="30"/>
+      <c r="D155" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="E155" s="54"/>
+      <c r="F155" s="54"/>
+      <c r="G155" s="54"/>
+      <c r="H155" s="31"/>
+      <c r="I155" s="33"/>
+    </row>
+    <row r="156" spans="1:9" ht="15" customHeight="1">
+      <c r="A156" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="B156" s="54"/>
+      <c r="C156" s="30"/>
+      <c r="D156" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="E156" s="63"/>
+      <c r="F156" s="63"/>
+      <c r="G156" s="63"/>
+      <c r="H156" s="31" t="s">
+        <v>350</v>
+      </c>
+      <c r="I156" s="33"/>
+    </row>
+    <row r="157" spans="1:9" ht="15" customHeight="1">
+      <c r="A157" s="26" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="54"/>
+      <c r="C157" s="62" t="s">
+        <v>347</v>
+      </c>
+      <c r="D157" s="62"/>
+      <c r="E157" s="62"/>
+      <c r="F157" s="62"/>
+      <c r="G157" s="62"/>
+      <c r="H157" s="27"/>
+      <c r="I157" s="28"/>
+    </row>
+    <row r="158" spans="1:9" ht="15" customHeight="1">
+      <c r="A158" s="29" t="s">
+        <v>348</v>
+      </c>
+      <c r="B158" s="54"/>
+      <c r="C158" s="30"/>
+      <c r="D158" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="E158" s="54"/>
+      <c r="F158" s="54"/>
+      <c r="G158" s="54"/>
+      <c r="H158" s="31"/>
+      <c r="I158" s="32"/>
+    </row>
+    <row r="159" spans="1:9" ht="15" customHeight="1">
+      <c r="A159" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" s="54"/>
+      <c r="C159" s="30"/>
+      <c r="D159" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="E159" s="63"/>
+      <c r="F159" s="63"/>
+      <c r="G159" s="63"/>
+      <c r="H159" s="31" t="s">
+        <v>350</v>
+      </c>
+      <c r="I159" s="33"/>
+    </row>
+    <row r="160" spans="1:9" ht="22.35" customHeight="1">
+      <c r="A160" s="26" t="s">
+        <v>329</v>
+      </c>
+      <c r="B160" s="54"/>
+      <c r="C160" s="64" t="s">
+        <v>351</v>
+      </c>
+      <c r="D160" s="64"/>
+      <c r="E160" s="64"/>
+      <c r="F160" s="64"/>
+      <c r="G160" s="64"/>
+      <c r="H160" s="27" t="s">
+        <v>352</v>
+      </c>
+      <c r="I160" s="28"/>
+    </row>
+    <row r="161" spans="1:9" ht="15" customHeight="1">
+      <c r="A161" s="29" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="54"/>
+      <c r="C161" s="30"/>
+      <c r="D161" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="E161" s="54"/>
+      <c r="F161" s="54"/>
+      <c r="G161" s="54"/>
+      <c r="H161" s="31"/>
+      <c r="I161" s="32"/>
+    </row>
+    <row r="162" spans="1:9" ht="15" customHeight="1">
+      <c r="A162" s="29" t="s">
+        <v>354</v>
+      </c>
+      <c r="B162" s="54"/>
+      <c r="C162" s="30"/>
+      <c r="D162" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="E162" s="63"/>
+      <c r="F162" s="63"/>
+      <c r="G162" s="63"/>
+      <c r="H162" s="31" t="s">
+        <v>367</v>
+      </c>
+      <c r="I162" s="33"/>
+    </row>
+    <row r="163" spans="1:9" ht="15" customHeight="1">
+      <c r="A163" s="26" t="s">
+        <v>332</v>
+      </c>
+      <c r="B163" s="54"/>
+      <c r="C163" s="62" t="s">
+        <v>355</v>
+      </c>
+      <c r="D163" s="62"/>
+      <c r="E163" s="62"/>
+      <c r="F163" s="62"/>
+      <c r="G163" s="62"/>
+      <c r="H163" s="27" t="s">
+        <v>356</v>
+      </c>
+      <c r="I163" s="28"/>
+    </row>
+    <row r="164" spans="1:9" ht="15" customHeight="1">
+      <c r="A164" s="29" t="s">
+        <v>357</v>
+      </c>
+      <c r="B164" s="54"/>
+      <c r="C164" s="30"/>
+      <c r="D164" s="54" t="s">
+        <v>340</v>
+      </c>
+      <c r="E164" s="54"/>
+      <c r="F164" s="54"/>
+      <c r="G164" s="54"/>
+      <c r="H164" s="31"/>
+      <c r="I164" s="32"/>
+    </row>
+    <row r="165" spans="1:9" ht="15" customHeight="1">
+      <c r="A165" s="29" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" s="54"/>
+      <c r="C165" s="30"/>
+      <c r="D165" s="63" t="s">
+        <v>342</v>
+      </c>
+      <c r="E165" s="63"/>
+      <c r="F165" s="63"/>
+      <c r="G165" s="63"/>
+      <c r="H165" s="31" t="s">
         <v>368</v>
       </c>
-      <c r="B143" s="15"/>
-[...30 lines deleted...]
-      <c r="A145" s="7" t="s">
+      <c r="I165" s="33"/>
+    </row>
+    <row r="166" spans="1:9" ht="22.35" customHeight="1">
+      <c r="A166" s="34" t="s">
+        <v>359</v>
+      </c>
+      <c r="B166" s="59" t="s">
+        <v>360</v>
+      </c>
+      <c r="C166" s="59"/>
+      <c r="D166" s="59"/>
+      <c r="E166" s="59"/>
+      <c r="F166" s="59"/>
+      <c r="G166" s="59"/>
+      <c r="H166" s="35" t="s">
+        <v>361</v>
+      </c>
+      <c r="I166" s="36"/>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" s="37" t="s">
+        <v>320</v>
+      </c>
+      <c r="B167" s="60"/>
+      <c r="C167" s="61" t="s">
+        <v>362</v>
+      </c>
+      <c r="D167" s="61"/>
+      <c r="E167" s="61"/>
+      <c r="F167" s="61"/>
+      <c r="G167" s="61"/>
+      <c r="H167" s="38"/>
+      <c r="I167" s="39"/>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="B168" s="60"/>
+      <c r="C168" s="61" t="s">
+        <v>363</v>
+      </c>
+      <c r="D168" s="61"/>
+      <c r="E168" s="61"/>
+      <c r="F168" s="61"/>
+      <c r="G168" s="61"/>
+      <c r="H168" s="38"/>
+      <c r="I168" s="39"/>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" s="17" t="s">
+        <v>326</v>
+      </c>
+      <c r="B169" s="60"/>
+      <c r="C169" s="61" t="s">
+        <v>364</v>
+      </c>
+      <c r="D169" s="61"/>
+      <c r="E169" s="61"/>
+      <c r="F169" s="61"/>
+      <c r="G169" s="61"/>
+      <c r="H169" s="40"/>
+      <c r="I169" s="39"/>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="B170" s="60"/>
+      <c r="C170" s="61" t="s">
+        <v>365</v>
+      </c>
+      <c r="D170" s="61"/>
+      <c r="E170" s="61"/>
+      <c r="F170" s="61"/>
+      <c r="G170" s="61"/>
+      <c r="H170" s="18"/>
+      <c r="I170" s="41"/>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" s="37" t="s">
+        <v>332</v>
+      </c>
+      <c r="B171" s="42"/>
+      <c r="C171" s="61" t="s">
         <v>366</v>
       </c>
-      <c r="B145" s="15"/>
-[...1223 lines deleted...]
-    <row r="308" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="D171" s="61"/>
+      <c r="E171" s="61"/>
+      <c r="F171" s="61"/>
+      <c r="G171" s="61"/>
+      <c r="H171" s="43"/>
+      <c r="I171" s="41"/>
+    </row>
+    <row r="172" spans="1:9" s="4" customFormat="1">
+      <c r="A172" s="44"/>
+    </row>
+    <row r="173" spans="1:9" s="4" customFormat="1">
+      <c r="A173" s="44"/>
+    </row>
+    <row r="174" spans="1:9" s="4" customFormat="1">
+      <c r="A174" s="44"/>
+    </row>
+    <row r="175" spans="1:9" s="4" customFormat="1">
+      <c r="A175" s="44"/>
+    </row>
+    <row r="176" spans="1:9" s="4" customFormat="1">
+      <c r="A176" s="44"/>
+    </row>
+    <row r="177" spans="1:1" s="4" customFormat="1">
+      <c r="A177" s="44"/>
+    </row>
+    <row r="178" spans="1:1" s="4" customFormat="1">
+      <c r="A178" s="44"/>
+    </row>
+    <row r="179" spans="1:1" s="4" customFormat="1">
+      <c r="A179" s="44"/>
+    </row>
+    <row r="180" spans="1:1" s="4" customFormat="1">
+      <c r="A180" s="44"/>
+    </row>
+    <row r="181" spans="1:1" s="4" customFormat="1">
+      <c r="A181" s="44"/>
+    </row>
+    <row r="182" spans="1:1" s="4" customFormat="1">
+      <c r="A182" s="44"/>
+    </row>
+    <row r="183" spans="1:1" s="4" customFormat="1">
+      <c r="A183" s="44"/>
+    </row>
+    <row r="184" spans="1:1" s="4" customFormat="1">
+      <c r="A184" s="44"/>
+    </row>
+    <row r="185" spans="1:1" s="4" customFormat="1">
+      <c r="A185" s="44"/>
+    </row>
+    <row r="186" spans="1:1" s="4" customFormat="1">
+      <c r="A186" s="44"/>
+    </row>
+    <row r="187" spans="1:1" s="4" customFormat="1">
+      <c r="A187" s="44"/>
+    </row>
+    <row r="188" spans="1:1" s="4" customFormat="1">
+      <c r="A188" s="44"/>
+    </row>
+    <row r="189" spans="1:1" s="4" customFormat="1">
+      <c r="A189" s="44"/>
+    </row>
+    <row r="190" spans="1:1" s="4" customFormat="1">
+      <c r="A190" s="44"/>
+    </row>
+    <row r="191" spans="1:1" s="4" customFormat="1">
+      <c r="A191" s="44"/>
+    </row>
+    <row r="192" spans="1:1" s="4" customFormat="1">
+      <c r="A192" s="44"/>
+    </row>
+    <row r="193" spans="1:1" s="4" customFormat="1">
+      <c r="A193" s="44"/>
+    </row>
+    <row r="194" spans="1:1" s="4" customFormat="1">
+      <c r="A194" s="44"/>
+    </row>
+    <row r="195" spans="1:1" s="4" customFormat="1">
+      <c r="A195" s="44"/>
+    </row>
+    <row r="196" spans="1:1" s="4" customFormat="1">
+      <c r="A196" s="45"/>
+    </row>
+    <row r="197" spans="1:1" s="4" customFormat="1">
+      <c r="A197" s="45"/>
+    </row>
+    <row r="198" spans="1:1" s="4" customFormat="1">
+      <c r="A198" s="45"/>
+    </row>
+    <row r="199" spans="1:1" s="4" customFormat="1">
+      <c r="A199" s="45"/>
+    </row>
+    <row r="200" spans="1:1" s="4" customFormat="1">
+      <c r="A200" s="44"/>
+    </row>
+    <row r="201" spans="1:1" s="4" customFormat="1">
+      <c r="A201" s="44"/>
+    </row>
+    <row r="202" spans="1:1" s="4" customFormat="1">
+      <c r="A202" s="44"/>
+    </row>
+    <row r="203" spans="1:1" s="4" customFormat="1">
+      <c r="A203" s="44"/>
+    </row>
+    <row r="204" spans="1:1" s="4" customFormat="1">
+      <c r="A204" s="44"/>
+    </row>
+    <row r="205" spans="1:1" s="4" customFormat="1">
+      <c r="A205" s="44"/>
+    </row>
+    <row r="206" spans="1:1" s="4" customFormat="1">
+      <c r="A206" s="44"/>
+    </row>
+    <row r="207" spans="1:1" s="4" customFormat="1">
+      <c r="A207" s="44"/>
+    </row>
+    <row r="208" spans="1:1" s="4" customFormat="1">
+      <c r="A208" s="44"/>
+    </row>
+    <row r="209" spans="1:1" s="4" customFormat="1">
+      <c r="A209" s="44"/>
+    </row>
+    <row r="210" spans="1:1" s="4" customFormat="1">
+      <c r="A210" s="44"/>
+    </row>
+    <row r="211" spans="1:1" s="4" customFormat="1">
+      <c r="A211" s="44"/>
+    </row>
+    <row r="212" spans="1:1" s="4" customFormat="1">
+      <c r="A212" s="44"/>
+    </row>
+    <row r="213" spans="1:1" s="4" customFormat="1">
+      <c r="A213" s="44"/>
+    </row>
+    <row r="214" spans="1:1" s="4" customFormat="1">
+      <c r="A214" s="44"/>
+    </row>
+    <row r="215" spans="1:1" s="4" customFormat="1">
+      <c r="A215" s="44"/>
+    </row>
+    <row r="216" spans="1:1" s="4" customFormat="1">
+      <c r="A216" s="44"/>
+    </row>
+    <row r="217" spans="1:1" s="4" customFormat="1">
+      <c r="A217" s="44"/>
+    </row>
+    <row r="218" spans="1:1" s="4" customFormat="1">
+      <c r="A218" s="44"/>
+    </row>
+    <row r="219" spans="1:1" s="4" customFormat="1">
+      <c r="A219" s="44"/>
+    </row>
+    <row r="220" spans="1:1" s="4" customFormat="1">
+      <c r="A220" s="44"/>
+    </row>
+    <row r="221" spans="1:1" s="4" customFormat="1">
+      <c r="A221" s="44"/>
+    </row>
+    <row r="222" spans="1:1" s="4" customFormat="1">
+      <c r="A222" s="44"/>
+    </row>
+    <row r="223" spans="1:1" s="4" customFormat="1">
+      <c r="A223" s="44"/>
+    </row>
+    <row r="224" spans="1:1" s="4" customFormat="1">
+      <c r="A224" s="44"/>
+    </row>
+    <row r="225" spans="1:1" s="4" customFormat="1">
+      <c r="A225" s="44"/>
+    </row>
+    <row r="226" spans="1:1" s="4" customFormat="1">
+      <c r="A226" s="44"/>
+    </row>
+    <row r="227" spans="1:1" s="4" customFormat="1">
+      <c r="A227" s="44"/>
+    </row>
+    <row r="228" spans="1:1" s="4" customFormat="1">
+      <c r="A228" s="44"/>
+    </row>
+    <row r="229" spans="1:1" s="4" customFormat="1">
+      <c r="A229" s="44"/>
+    </row>
+    <row r="230" spans="1:1" s="4" customFormat="1">
+      <c r="A230" s="44"/>
+    </row>
+    <row r="231" spans="1:1" s="4" customFormat="1">
+      <c r="A231" s="44"/>
+    </row>
+    <row r="232" spans="1:1" s="4" customFormat="1">
+      <c r="A232" s="44"/>
+    </row>
+    <row r="233" spans="1:1" s="4" customFormat="1">
+      <c r="A233" s="44"/>
+    </row>
+    <row r="234" spans="1:1" s="4" customFormat="1">
+      <c r="A234" s="44"/>
+    </row>
+    <row r="235" spans="1:1" s="4" customFormat="1">
+      <c r="A235" s="44"/>
+    </row>
+    <row r="236" spans="1:1" s="4" customFormat="1">
+      <c r="A236" s="44"/>
+    </row>
+    <row r="237" spans="1:1" s="4" customFormat="1">
+      <c r="A237" s="44"/>
+    </row>
+    <row r="238" spans="1:1" s="4" customFormat="1">
+      <c r="A238" s="44"/>
+    </row>
+    <row r="239" spans="1:1" s="4" customFormat="1">
+      <c r="A239" s="44"/>
+    </row>
+    <row r="240" spans="1:1" s="4" customFormat="1">
+      <c r="A240" s="44"/>
+    </row>
+    <row r="241" spans="1:1" s="4" customFormat="1">
+      <c r="A241" s="44"/>
+    </row>
+    <row r="242" spans="1:1" s="4" customFormat="1">
+      <c r="A242" s="44"/>
+    </row>
+    <row r="243" spans="1:1" s="4" customFormat="1">
+      <c r="A243" s="3"/>
+    </row>
+    <row r="244" spans="1:1" s="4" customFormat="1">
+      <c r="A244" s="3"/>
+    </row>
+    <row r="245" spans="1:1" s="4" customFormat="1">
+      <c r="A245" s="3"/>
+    </row>
+    <row r="246" spans="1:1" s="4" customFormat="1">
+      <c r="A246" s="3"/>
+    </row>
+    <row r="247" spans="1:1" s="4" customFormat="1">
+      <c r="A247" s="3"/>
+    </row>
+    <row r="248" spans="1:1" s="4" customFormat="1">
+      <c r="A248" s="3"/>
+    </row>
+    <row r="249" spans="1:1" s="4" customFormat="1">
+      <c r="A249" s="3"/>
+    </row>
+    <row r="250" spans="1:1" s="4" customFormat="1">
+      <c r="A250" s="3"/>
+    </row>
+    <row r="251" spans="1:1" s="4" customFormat="1">
+      <c r="A251" s="3"/>
+    </row>
+    <row r="252" spans="1:1" s="4" customFormat="1">
+      <c r="A252" s="3"/>
+    </row>
+    <row r="253" spans="1:1" s="4" customFormat="1">
+      <c r="A253" s="3"/>
+    </row>
+    <row r="254" spans="1:1" s="4" customFormat="1">
+      <c r="A254" s="3"/>
+    </row>
+    <row r="255" spans="1:1" s="4" customFormat="1">
+      <c r="A255" s="3"/>
+    </row>
+    <row r="256" spans="1:1" s="4" customFormat="1">
+      <c r="A256" s="3"/>
+    </row>
+    <row r="257" spans="1:1" s="4" customFormat="1">
+      <c r="A257" s="3"/>
+    </row>
+    <row r="258" spans="1:1" s="4" customFormat="1">
+      <c r="A258" s="3"/>
+    </row>
+    <row r="259" spans="1:1" s="4" customFormat="1">
+      <c r="A259" s="3"/>
+    </row>
+    <row r="260" spans="1:1" s="4" customFormat="1">
+      <c r="A260" s="3"/>
+    </row>
+    <row r="261" spans="1:1" s="4" customFormat="1">
+      <c r="A261" s="3"/>
+    </row>
+    <row r="262" spans="1:1" s="4" customFormat="1">
+      <c r="A262" s="3"/>
+    </row>
+    <row r="263" spans="1:1" s="4" customFormat="1">
+      <c r="A263" s="3"/>
+    </row>
+    <row r="264" spans="1:1" s="4" customFormat="1">
+      <c r="A264" s="3"/>
+    </row>
+    <row r="265" spans="1:1" s="4" customFormat="1">
+      <c r="A265" s="3"/>
+    </row>
+    <row r="266" spans="1:1" s="4" customFormat="1">
+      <c r="A266" s="3"/>
+    </row>
+    <row r="267" spans="1:1" s="4" customFormat="1">
+      <c r="A267" s="3"/>
+    </row>
+    <row r="268" spans="1:1" s="4" customFormat="1">
+      <c r="A268" s="3"/>
+    </row>
+    <row r="269" spans="1:1" s="4" customFormat="1">
+      <c r="A269" s="3"/>
+    </row>
+    <row r="270" spans="1:1" s="4" customFormat="1">
+      <c r="A270" s="3"/>
+    </row>
+    <row r="271" spans="1:1" s="4" customFormat="1">
+      <c r="A271" s="3"/>
+    </row>
+    <row r="272" spans="1:1" s="4" customFormat="1">
+      <c r="A272" s="3"/>
+    </row>
+    <row r="273" spans="1:1" s="4" customFormat="1">
+      <c r="A273" s="3"/>
+    </row>
+    <row r="274" spans="1:1" s="4" customFormat="1">
+      <c r="A274" s="3"/>
+    </row>
+    <row r="275" spans="1:1" s="4" customFormat="1">
+      <c r="A275" s="3"/>
+    </row>
+    <row r="276" spans="1:1" s="4" customFormat="1">
+      <c r="A276" s="3"/>
+    </row>
+    <row r="277" spans="1:1" s="4" customFormat="1">
+      <c r="A277" s="3"/>
+    </row>
+    <row r="278" spans="1:1" s="4" customFormat="1">
+      <c r="A278" s="3"/>
+    </row>
+    <row r="279" spans="1:1" s="4" customFormat="1">
+      <c r="A279" s="3"/>
+    </row>
+    <row r="280" spans="1:1" s="4" customFormat="1">
+      <c r="A280" s="3"/>
+    </row>
+    <row r="281" spans="1:1" s="4" customFormat="1">
+      <c r="A281" s="3"/>
+    </row>
+    <row r="282" spans="1:1" s="4" customFormat="1">
+      <c r="A282" s="3"/>
+    </row>
+    <row r="283" spans="1:1" s="4" customFormat="1">
+      <c r="A283" s="3"/>
+    </row>
+    <row r="284" spans="1:1" s="4" customFormat="1">
+      <c r="A284" s="3"/>
+    </row>
+    <row r="285" spans="1:1" s="4" customFormat="1">
+      <c r="A285" s="3"/>
+    </row>
+    <row r="286" spans="1:1" s="4" customFormat="1">
+      <c r="A286" s="3"/>
+    </row>
+    <row r="287" spans="1:1" s="4" customFormat="1">
+      <c r="A287" s="3"/>
+    </row>
+    <row r="288" spans="1:1" s="4" customFormat="1">
+      <c r="A288" s="3"/>
+    </row>
+    <row r="289" spans="1:1" s="4" customFormat="1">
+      <c r="A289" s="3"/>
+    </row>
+    <row r="290" spans="1:1" s="4" customFormat="1">
+      <c r="A290" s="3"/>
+    </row>
+    <row r="291" spans="1:1" s="4" customFormat="1">
+      <c r="A291" s="3"/>
+    </row>
+    <row r="292" spans="1:1" s="4" customFormat="1">
+      <c r="A292" s="3"/>
+    </row>
+    <row r="293" spans="1:1" s="4" customFormat="1">
+      <c r="A293" s="3"/>
+    </row>
+    <row r="294" spans="1:1" s="4" customFormat="1">
+      <c r="A294" s="3"/>
+    </row>
+    <row r="295" spans="1:1" s="4" customFormat="1">
+      <c r="A295" s="3"/>
+    </row>
+    <row r="296" spans="1:1" s="4" customFormat="1">
+      <c r="A296" s="3"/>
+    </row>
+    <row r="297" spans="1:1" s="4" customFormat="1">
+      <c r="A297" s="3"/>
+    </row>
+    <row r="298" spans="1:1" s="4" customFormat="1">
+      <c r="A298" s="3"/>
+    </row>
+    <row r="299" spans="1:1" s="4" customFormat="1">
+      <c r="A299" s="3"/>
+    </row>
+    <row r="300" spans="1:1" s="4" customFormat="1">
+      <c r="A300" s="3"/>
+    </row>
+    <row r="301" spans="1:1" s="4" customFormat="1">
+      <c r="A301" s="3"/>
+    </row>
+    <row r="302" spans="1:1" s="4" customFormat="1">
+      <c r="A302" s="3"/>
+    </row>
+    <row r="303" spans="1:1" s="4" customFormat="1">
+      <c r="A303" s="3"/>
+    </row>
+    <row r="304" spans="1:1" s="4" customFormat="1">
+      <c r="A304" s="3"/>
+    </row>
+    <row r="305" spans="1:1" s="4" customFormat="1">
+      <c r="A305" s="3"/>
+    </row>
+    <row r="306" spans="1:1" s="4" customFormat="1">
+      <c r="A306" s="3"/>
+    </row>
+    <row r="307" spans="1:1" s="4" customFormat="1">
+      <c r="A307" s="3"/>
+    </row>
+    <row r="308" spans="1:1" s="4" customFormat="1">
       <c r="A308" s="3"/>
     </row>
-    <row r="309" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="309" spans="1:1" s="4" customFormat="1">
       <c r="A309" s="3"/>
     </row>
-    <row r="310" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="310" spans="1:1" s="4" customFormat="1">
       <c r="A310" s="3"/>
     </row>
-    <row r="311" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="311" spans="1:1" s="4" customFormat="1">
       <c r="A311" s="3"/>
     </row>
-    <row r="312" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="312" spans="1:1" s="4" customFormat="1">
       <c r="A312" s="3"/>
     </row>
-    <row r="313" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="313" spans="1:1" s="4" customFormat="1">
       <c r="A313" s="3"/>
     </row>
-    <row r="314" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="314" spans="1:1" s="4" customFormat="1">
       <c r="A314" s="3"/>
     </row>
-    <row r="315" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="315" spans="1:1" s="4" customFormat="1">
       <c r="A315" s="3"/>
     </row>
-    <row r="316" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="316" spans="1:1" s="4" customFormat="1">
       <c r="A316" s="3"/>
     </row>
-    <row r="317" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="317" spans="1:1" s="4" customFormat="1">
       <c r="A317" s="3"/>
     </row>
-    <row r="318" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="318" spans="1:1" s="4" customFormat="1">
       <c r="A318" s="3"/>
     </row>
-    <row r="319" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="319" spans="1:1" s="4" customFormat="1">
       <c r="A319" s="3"/>
     </row>
-    <row r="320" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="320" spans="1:1" s="4" customFormat="1">
       <c r="A320" s="3"/>
     </row>
-    <row r="321" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="321" spans="1:1" s="4" customFormat="1">
       <c r="A321" s="3"/>
     </row>
-    <row r="322" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="322" spans="1:1" s="4" customFormat="1">
       <c r="A322" s="3"/>
     </row>
-    <row r="323" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="323" spans="1:1" s="4" customFormat="1">
       <c r="A323" s="3"/>
     </row>
-    <row r="324" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="324" spans="1:1" s="4" customFormat="1">
       <c r="A324" s="3"/>
     </row>
-    <row r="325" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="325" spans="1:1" s="4" customFormat="1">
       <c r="A325" s="3"/>
     </row>
-    <row r="326" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="326" spans="1:1" s="4" customFormat="1">
       <c r="A326" s="3"/>
     </row>
-    <row r="327" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="327" spans="1:1" s="4" customFormat="1">
       <c r="A327" s="3"/>
     </row>
-    <row r="328" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="328" spans="1:1" s="4" customFormat="1">
       <c r="A328" s="3"/>
     </row>
-    <row r="329" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="329" spans="1:1" s="4" customFormat="1">
       <c r="A329" s="3"/>
     </row>
-    <row r="330" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="330" spans="1:1" s="4" customFormat="1">
       <c r="A330" s="3"/>
     </row>
-    <row r="331" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="331" spans="1:1" s="4" customFormat="1">
       <c r="A331" s="3"/>
     </row>
-    <row r="332" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="332" spans="1:1" s="4" customFormat="1">
       <c r="A332" s="3"/>
     </row>
-    <row r="333" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="333" spans="1:1" s="4" customFormat="1">
       <c r="A333" s="3"/>
     </row>
-    <row r="334" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="334" spans="1:1" s="4" customFormat="1">
       <c r="A334" s="3"/>
     </row>
-    <row r="335" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="335" spans="1:1" s="4" customFormat="1">
       <c r="A335" s="3"/>
     </row>
-    <row r="336" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="336" spans="1:1" s="4" customFormat="1">
       <c r="A336" s="3"/>
     </row>
-    <row r="337" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="337" spans="1:1" s="4" customFormat="1">
       <c r="A337" s="3"/>
     </row>
-    <row r="338" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="338" spans="1:1" s="4" customFormat="1">
       <c r="A338" s="3"/>
     </row>
-    <row r="339" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="339" spans="1:1" s="4" customFormat="1">
       <c r="A339" s="3"/>
     </row>
-    <row r="340" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="340" spans="1:1" s="4" customFormat="1">
       <c r="A340" s="3"/>
     </row>
-    <row r="341" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="341" spans="1:1" s="4" customFormat="1">
       <c r="A341" s="3"/>
     </row>
-    <row r="342" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="342" spans="1:1" s="4" customFormat="1">
       <c r="A342" s="3"/>
     </row>
-    <row r="343" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="343" spans="1:1" s="4" customFormat="1">
       <c r="A343" s="3"/>
     </row>
-    <row r="344" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="344" spans="1:1" s="4" customFormat="1">
       <c r="A344" s="3"/>
     </row>
-    <row r="345" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="345" spans="1:1" s="4" customFormat="1">
       <c r="A345" s="3"/>
     </row>
-    <row r="346" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="346" spans="1:1" s="4" customFormat="1">
       <c r="A346" s="3"/>
     </row>
-    <row r="347" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="347" spans="1:1" s="4" customFormat="1">
       <c r="A347" s="3"/>
     </row>
-    <row r="348" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="348" spans="1:1" s="4" customFormat="1">
       <c r="A348" s="3"/>
     </row>
-    <row r="349" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="349" spans="1:1" s="4" customFormat="1">
       <c r="A349" s="3"/>
     </row>
-    <row r="350" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="350" spans="1:1" s="4" customFormat="1">
       <c r="A350" s="3"/>
     </row>
-    <row r="351" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="351" spans="1:1" s="4" customFormat="1">
       <c r="A351" s="3"/>
     </row>
-    <row r="352" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="352" spans="1:1" s="4" customFormat="1">
       <c r="A352" s="3"/>
     </row>
-    <row r="353" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="353" spans="1:1" s="4" customFormat="1">
       <c r="A353" s="3"/>
     </row>
-    <row r="354" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="354" spans="1:1" s="4" customFormat="1">
       <c r="A354" s="3"/>
     </row>
-    <row r="355" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="355" spans="1:1" s="4" customFormat="1">
       <c r="A355" s="3"/>
     </row>
-    <row r="356" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="356" spans="1:1" s="4" customFormat="1">
       <c r="A356" s="3"/>
     </row>
-    <row r="357" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="357" spans="1:1" s="4" customFormat="1">
       <c r="A357" s="3"/>
     </row>
-    <row r="358" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="358" spans="1:1" s="4" customFormat="1">
       <c r="A358" s="3"/>
     </row>
-    <row r="359" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="359" spans="1:1" s="4" customFormat="1">
       <c r="A359" s="3"/>
     </row>
-    <row r="360" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="360" spans="1:1" s="4" customFormat="1">
       <c r="A360" s="3"/>
     </row>
-    <row r="361" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="361" spans="1:1" s="4" customFormat="1">
       <c r="A361" s="3"/>
     </row>
-    <row r="362" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="362" spans="1:1" s="4" customFormat="1">
       <c r="A362" s="3"/>
     </row>
-    <row r="363" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="363" spans="1:1" s="4" customFormat="1">
       <c r="A363" s="3"/>
     </row>
-    <row r="364" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="364" spans="1:1" s="4" customFormat="1">
       <c r="A364" s="3"/>
     </row>
-    <row r="365" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="365" spans="1:1" s="4" customFormat="1">
       <c r="A365" s="3"/>
     </row>
-    <row r="366" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="366" spans="1:1" s="4" customFormat="1">
       <c r="A366" s="3"/>
     </row>
-    <row r="367" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="367" spans="1:1" s="4" customFormat="1">
       <c r="A367" s="3"/>
     </row>
-    <row r="368" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="368" spans="1:1" s="4" customFormat="1">
       <c r="A368" s="3"/>
     </row>
-    <row r="369" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="369" spans="1:1" s="4" customFormat="1">
       <c r="A369" s="3"/>
     </row>
-    <row r="370" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="370" spans="1:1" s="4" customFormat="1">
       <c r="A370" s="3"/>
     </row>
-    <row r="371" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="371" spans="1:1" s="4" customFormat="1">
       <c r="A371" s="3"/>
     </row>
-    <row r="372" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="372" spans="1:1" s="4" customFormat="1">
       <c r="A372" s="3"/>
     </row>
-    <row r="373" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="373" spans="1:1" s="4" customFormat="1">
       <c r="A373" s="3"/>
     </row>
-    <row r="374" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="374" spans="1:1" s="4" customFormat="1">
       <c r="A374" s="3"/>
     </row>
-    <row r="375" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="375" spans="1:1" s="4" customFormat="1">
       <c r="A375" s="3"/>
     </row>
-    <row r="376" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="376" spans="1:1" s="4" customFormat="1">
       <c r="A376" s="3"/>
     </row>
-    <row r="377" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="377" spans="1:1" s="4" customFormat="1">
       <c r="A377" s="3"/>
     </row>
-    <row r="378" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="378" spans="1:1" s="4" customFormat="1">
       <c r="A378" s="3"/>
     </row>
-    <row r="379" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="379" spans="1:1" s="4" customFormat="1">
       <c r="A379" s="3"/>
     </row>
-    <row r="380" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="380" spans="1:1" s="4" customFormat="1">
       <c r="A380" s="3"/>
     </row>
-    <row r="381" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="381" spans="1:1" s="4" customFormat="1">
       <c r="A381" s="3"/>
     </row>
-    <row r="382" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="382" spans="1:1" s="4" customFormat="1">
       <c r="A382" s="3"/>
     </row>
-    <row r="383" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="383" spans="1:1" s="4" customFormat="1">
       <c r="A383" s="3"/>
     </row>
-    <row r="384" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="384" spans="1:1" s="4" customFormat="1">
       <c r="A384" s="3"/>
     </row>
-    <row r="385" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="385" spans="1:1" s="4" customFormat="1">
       <c r="A385" s="3"/>
     </row>
-    <row r="386" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="386" spans="1:1" s="4" customFormat="1">
       <c r="A386" s="3"/>
     </row>
-    <row r="387" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="387" spans="1:1" s="4" customFormat="1">
       <c r="A387" s="3"/>
     </row>
-    <row r="388" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="388" spans="1:1" s="4" customFormat="1">
       <c r="A388" s="3"/>
     </row>
-    <row r="389" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="389" spans="1:1" s="4" customFormat="1">
       <c r="A389" s="3"/>
     </row>
-    <row r="390" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="390" spans="1:1" s="4" customFormat="1">
       <c r="A390" s="3"/>
     </row>
-    <row r="391" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="391" spans="1:1" s="4" customFormat="1">
       <c r="A391" s="3"/>
     </row>
-    <row r="392" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="392" spans="1:1" s="4" customFormat="1">
       <c r="A392" s="3"/>
     </row>
-    <row r="393" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="393" spans="1:1" s="4" customFormat="1">
       <c r="A393" s="3"/>
     </row>
-    <row r="394" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="394" spans="1:1" s="4" customFormat="1">
       <c r="A394" s="3"/>
     </row>
-    <row r="395" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="395" spans="1:1" s="4" customFormat="1">
       <c r="A395" s="3"/>
     </row>
-    <row r="396" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="396" spans="1:1" s="4" customFormat="1">
       <c r="A396" s="3"/>
     </row>
-    <row r="397" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="397" spans="1:1" s="4" customFormat="1">
       <c r="A397" s="3"/>
     </row>
-    <row r="398" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="398" spans="1:1" s="4" customFormat="1">
       <c r="A398" s="3"/>
     </row>
-    <row r="399" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="399" spans="1:1" s="4" customFormat="1">
       <c r="A399" s="3"/>
     </row>
-    <row r="400" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="400" spans="1:1" s="4" customFormat="1">
       <c r="A400" s="3"/>
     </row>
-    <row r="401" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="401" spans="1:1" s="4" customFormat="1">
       <c r="A401" s="3"/>
     </row>
-    <row r="402" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="402" spans="1:1" s="4" customFormat="1">
       <c r="A402" s="3"/>
     </row>
-    <row r="403" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="403" spans="1:1" s="4" customFormat="1">
       <c r="A403" s="3"/>
     </row>
-    <row r="404" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="404" spans="1:1" s="4" customFormat="1">
       <c r="A404" s="3"/>
     </row>
-    <row r="405" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="405" spans="1:1" s="4" customFormat="1">
       <c r="A405" s="3"/>
     </row>
-    <row r="406" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="406" spans="1:1" s="4" customFormat="1">
       <c r="A406" s="3"/>
     </row>
-    <row r="407" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="407" spans="1:1" s="4" customFormat="1">
       <c r="A407" s="3"/>
     </row>
-    <row r="408" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="408" spans="1:1" s="4" customFormat="1">
       <c r="A408" s="3"/>
     </row>
-    <row r="409" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="409" spans="1:1" s="4" customFormat="1">
       <c r="A409" s="3"/>
     </row>
-    <row r="410" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="410" spans="1:1" s="4" customFormat="1">
       <c r="A410" s="3"/>
     </row>
-    <row r="411" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="411" spans="1:1" s="4" customFormat="1">
       <c r="A411" s="3"/>
     </row>
-    <row r="412" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="412" spans="1:1" s="4" customFormat="1">
       <c r="A412" s="3"/>
     </row>
-    <row r="413" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="413" spans="1:1" s="4" customFormat="1">
       <c r="A413" s="3"/>
     </row>
-    <row r="414" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="414" spans="1:1" s="4" customFormat="1">
       <c r="A414" s="3"/>
     </row>
-    <row r="415" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="415" spans="1:1" s="4" customFormat="1">
       <c r="A415" s="3"/>
     </row>
-    <row r="416" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="416" spans="1:1" s="4" customFormat="1">
       <c r="A416" s="3"/>
     </row>
-    <row r="417" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="417" spans="1:1" s="4" customFormat="1">
       <c r="A417" s="3"/>
     </row>
-    <row r="418" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="418" spans="1:1" s="4" customFormat="1">
       <c r="A418" s="3"/>
     </row>
-    <row r="419" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="419" spans="1:1" s="4" customFormat="1">
       <c r="A419" s="3"/>
     </row>
-    <row r="420" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="420" spans="1:1" s="4" customFormat="1">
       <c r="A420" s="3"/>
     </row>
-    <row r="421" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="421" spans="1:1" s="4" customFormat="1">
       <c r="A421" s="3"/>
     </row>
-    <row r="422" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="422" spans="1:1" s="4" customFormat="1">
       <c r="A422" s="3"/>
     </row>
-    <row r="423" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="423" spans="1:1" s="4" customFormat="1">
       <c r="A423" s="3"/>
     </row>
-    <row r="424" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="424" spans="1:1" s="4" customFormat="1">
       <c r="A424" s="3"/>
     </row>
-    <row r="425" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="425" spans="1:1" s="4" customFormat="1">
       <c r="A425" s="3"/>
     </row>
-    <row r="426" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="426" spans="1:1" s="4" customFormat="1">
       <c r="A426" s="3"/>
     </row>
-    <row r="427" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="427" spans="1:1" s="4" customFormat="1">
       <c r="A427" s="3"/>
     </row>
-    <row r="428" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="428" spans="1:1" s="4" customFormat="1">
       <c r="A428" s="3"/>
     </row>
-    <row r="429" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="429" spans="1:1" s="4" customFormat="1">
       <c r="A429" s="3"/>
     </row>
-    <row r="430" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="430" spans="1:1" s="4" customFormat="1">
       <c r="A430" s="3"/>
     </row>
-    <row r="431" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="431" spans="1:1" s="4" customFormat="1">
       <c r="A431" s="3"/>
     </row>
-    <row r="432" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="432" spans="1:1" s="4" customFormat="1">
       <c r="A432" s="3"/>
     </row>
-    <row r="433" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="433" spans="1:1" s="4" customFormat="1">
       <c r="A433" s="3"/>
     </row>
-    <row r="434" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="434" spans="1:1" s="4" customFormat="1">
       <c r="A434" s="3"/>
     </row>
-    <row r="435" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="435" spans="1:1" s="4" customFormat="1">
       <c r="A435" s="3"/>
     </row>
-    <row r="436" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="436" spans="1:1" s="4" customFormat="1">
       <c r="A436" s="3"/>
     </row>
-    <row r="437" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="437" spans="1:1" s="4" customFormat="1">
       <c r="A437" s="3"/>
     </row>
-    <row r="438" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="438" spans="1:1" s="4" customFormat="1">
       <c r="A438" s="3"/>
     </row>
-    <row r="439" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="439" spans="1:1" s="4" customFormat="1">
       <c r="A439" s="3"/>
     </row>
-    <row r="440" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="440" spans="1:1" s="4" customFormat="1">
       <c r="A440" s="3"/>
     </row>
-    <row r="441" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="441" spans="1:1" s="4" customFormat="1">
       <c r="A441" s="3"/>
     </row>
-    <row r="442" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="442" spans="1:1" s="4" customFormat="1">
       <c r="A442" s="3"/>
     </row>
-    <row r="443" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="443" spans="1:1" s="4" customFormat="1">
       <c r="A443" s="3"/>
     </row>
-    <row r="444" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="444" spans="1:1" s="4" customFormat="1">
       <c r="A444" s="3"/>
     </row>
-    <row r="445" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="445" spans="1:1" s="4" customFormat="1">
       <c r="A445" s="3"/>
     </row>
-    <row r="446" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="446" spans="1:1" s="4" customFormat="1">
       <c r="A446" s="3"/>
     </row>
-    <row r="447" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="447" spans="1:1" s="4" customFormat="1">
       <c r="A447" s="3"/>
     </row>
-    <row r="448" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="448" spans="1:1" s="4" customFormat="1">
       <c r="A448" s="3"/>
     </row>
-    <row r="449" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="449" spans="1:1" s="4" customFormat="1">
       <c r="A449" s="3"/>
     </row>
-    <row r="450" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="450" spans="1:1" s="4" customFormat="1">
       <c r="A450" s="3"/>
     </row>
-    <row r="451" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="451" spans="1:1" s="4" customFormat="1">
       <c r="A451" s="3"/>
     </row>
-    <row r="452" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="452" spans="1:1" s="4" customFormat="1">
       <c r="A452" s="3"/>
     </row>
-    <row r="453" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="453" spans="1:1" s="4" customFormat="1">
       <c r="A453" s="3"/>
     </row>
-    <row r="454" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="454" spans="1:1" s="4" customFormat="1">
       <c r="A454" s="3"/>
     </row>
-    <row r="455" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="455" spans="1:1" s="4" customFormat="1">
       <c r="A455" s="3"/>
     </row>
-    <row r="456" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="456" spans="1:1" s="4" customFormat="1">
       <c r="A456" s="3"/>
     </row>
-    <row r="457" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="457" spans="1:1" s="4" customFormat="1">
       <c r="A457" s="3"/>
     </row>
-    <row r="458" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="458" spans="1:1" s="4" customFormat="1">
       <c r="A458" s="3"/>
     </row>
-    <row r="459" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="459" spans="1:1" s="4" customFormat="1">
       <c r="A459" s="3"/>
     </row>
-    <row r="460" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="460" spans="1:1" s="4" customFormat="1">
       <c r="A460" s="3"/>
     </row>
-    <row r="461" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="461" spans="1:1" s="4" customFormat="1">
       <c r="A461" s="3"/>
     </row>
-    <row r="462" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="462" spans="1:1" s="4" customFormat="1">
       <c r="A462" s="3"/>
     </row>
-    <row r="463" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="463" spans="1:1" s="4" customFormat="1">
       <c r="A463" s="3"/>
     </row>
-    <row r="464" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="464" spans="1:1" s="4" customFormat="1">
       <c r="A464" s="3"/>
     </row>
-    <row r="465" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="465" spans="1:1" s="4" customFormat="1">
       <c r="A465" s="3"/>
     </row>
-    <row r="466" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="466" spans="1:1" s="4" customFormat="1">
       <c r="A466" s="3"/>
     </row>
-    <row r="467" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="467" spans="1:1" s="4" customFormat="1">
       <c r="A467" s="3"/>
     </row>
-    <row r="468" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="468" spans="1:1" s="4" customFormat="1">
       <c r="A468" s="3"/>
     </row>
-    <row r="469" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="469" spans="1:1" s="4" customFormat="1">
       <c r="A469" s="3"/>
     </row>
-    <row r="470" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="470" spans="1:1" s="4" customFormat="1">
       <c r="A470" s="3"/>
     </row>
-    <row r="471" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="471" spans="1:1" s="4" customFormat="1">
       <c r="A471" s="3"/>
     </row>
-    <row r="472" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="472" spans="1:1" s="4" customFormat="1">
       <c r="A472" s="3"/>
     </row>
-    <row r="473" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="473" spans="1:1" s="4" customFormat="1">
       <c r="A473" s="3"/>
     </row>
-    <row r="474" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="474" spans="1:1" s="4" customFormat="1">
       <c r="A474" s="3"/>
     </row>
-    <row r="475" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="475" spans="1:1" s="4" customFormat="1">
       <c r="A475" s="3"/>
     </row>
-    <row r="476" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="476" spans="1:1" s="4" customFormat="1">
       <c r="A476" s="3"/>
     </row>
-    <row r="477" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="477" spans="1:1" s="4" customFormat="1">
       <c r="A477" s="3"/>
     </row>
-    <row r="478" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="478" spans="1:1" s="4" customFormat="1">
       <c r="A478" s="3"/>
     </row>
-    <row r="479" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="479" spans="1:1" s="4" customFormat="1">
       <c r="A479" s="3"/>
     </row>
-    <row r="480" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="480" spans="1:1" s="4" customFormat="1">
       <c r="A480" s="3"/>
     </row>
-    <row r="481" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="481" spans="1:1" s="4" customFormat="1">
       <c r="A481" s="3"/>
     </row>
-    <row r="482" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="482" spans="1:1" s="4" customFormat="1">
       <c r="A482" s="3"/>
     </row>
-    <row r="483" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="483" spans="1:1" s="4" customFormat="1">
       <c r="A483" s="3"/>
     </row>
-    <row r="484" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="484" spans="1:1" s="4" customFormat="1">
       <c r="A484" s="3"/>
     </row>
-    <row r="485" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="485" spans="1:1" s="4" customFormat="1">
       <c r="A485" s="3"/>
     </row>
-    <row r="486" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="486" spans="1:1" s="4" customFormat="1">
       <c r="A486" s="3"/>
     </row>
-    <row r="487" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="487" spans="1:1" s="4" customFormat="1">
       <c r="A487" s="3"/>
     </row>
-    <row r="488" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="488" spans="1:1" s="4" customFormat="1">
       <c r="A488" s="3"/>
     </row>
-    <row r="489" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="489" spans="1:1" s="4" customFormat="1">
       <c r="A489" s="3"/>
     </row>
-    <row r="490" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="490" spans="1:1" s="4" customFormat="1">
       <c r="A490" s="3"/>
     </row>
-    <row r="491" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="491" spans="1:1" s="4" customFormat="1">
       <c r="A491" s="3"/>
     </row>
-    <row r="492" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="492" spans="1:1" s="4" customFormat="1">
       <c r="A492" s="3"/>
     </row>
-    <row r="493" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="493" spans="1:1" s="4" customFormat="1">
       <c r="A493" s="3"/>
     </row>
-    <row r="494" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="494" spans="1:1" s="4" customFormat="1">
       <c r="A494" s="3"/>
     </row>
-    <row r="495" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="495" spans="1:1" s="4" customFormat="1">
       <c r="A495" s="3"/>
     </row>
-    <row r="496" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="496" spans="1:1" s="4" customFormat="1">
       <c r="A496" s="3"/>
     </row>
-    <row r="497" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="497" spans="1:1" s="4" customFormat="1">
       <c r="A497" s="3"/>
     </row>
-    <row r="498" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="498" spans="1:1" s="4" customFormat="1">
       <c r="A498" s="3"/>
     </row>
-    <row r="499" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="499" spans="1:1" s="4" customFormat="1">
       <c r="A499" s="3"/>
     </row>
-    <row r="500" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="500" spans="1:1" s="4" customFormat="1">
       <c r="A500" s="3"/>
     </row>
-    <row r="501" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="501" spans="1:1" s="4" customFormat="1">
       <c r="A501" s="3"/>
     </row>
-    <row r="502" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="502" spans="1:1" s="4" customFormat="1">
       <c r="A502" s="3"/>
     </row>
-    <row r="503" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="503" spans="1:1" s="4" customFormat="1">
       <c r="A503" s="3"/>
     </row>
-    <row r="504" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="504" spans="1:1" s="4" customFormat="1">
       <c r="A504" s="3"/>
     </row>
-    <row r="505" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="505" spans="1:1" s="4" customFormat="1">
       <c r="A505" s="3"/>
     </row>
-    <row r="506" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="506" spans="1:1" s="4" customFormat="1">
       <c r="A506" s="3"/>
     </row>
-    <row r="507" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="507" spans="1:1" s="4" customFormat="1">
       <c r="A507" s="3"/>
     </row>
-    <row r="508" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="508" spans="1:1" s="4" customFormat="1">
       <c r="A508" s="3"/>
     </row>
-    <row r="509" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="509" spans="1:1" s="4" customFormat="1">
       <c r="A509" s="3"/>
     </row>
-    <row r="510" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="510" spans="1:1" s="4" customFormat="1">
       <c r="A510" s="3"/>
     </row>
-    <row r="511" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="511" spans="1:1" s="4" customFormat="1">
       <c r="A511" s="3"/>
     </row>
-    <row r="512" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="512" spans="1:1" s="4" customFormat="1">
       <c r="A512" s="3"/>
     </row>
-    <row r="513" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="513" spans="1:1" s="4" customFormat="1">
       <c r="A513" s="3"/>
     </row>
-    <row r="514" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="514" spans="1:1" s="4" customFormat="1">
       <c r="A514" s="3"/>
     </row>
-    <row r="515" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="515" spans="1:1" s="4" customFormat="1">
       <c r="A515" s="3"/>
     </row>
-    <row r="516" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="516" spans="1:1" s="4" customFormat="1">
       <c r="A516" s="3"/>
     </row>
-    <row r="517" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="517" spans="1:1" s="4" customFormat="1">
       <c r="A517" s="3"/>
     </row>
-    <row r="518" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="518" spans="1:1" s="4" customFormat="1">
       <c r="A518" s="3"/>
     </row>
-    <row r="519" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="519" spans="1:1" s="4" customFormat="1">
       <c r="A519" s="3"/>
     </row>
-    <row r="520" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="520" spans="1:1" s="4" customFormat="1">
       <c r="A520" s="3"/>
     </row>
-    <row r="521" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="521" spans="1:1" s="4" customFormat="1">
       <c r="A521" s="3"/>
     </row>
-    <row r="522" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="522" spans="1:1" s="4" customFormat="1">
       <c r="A522" s="3"/>
     </row>
-    <row r="523" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="523" spans="1:1" s="4" customFormat="1">
       <c r="A523" s="3"/>
     </row>
-    <row r="524" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="524" spans="1:1" s="4" customFormat="1">
       <c r="A524" s="3"/>
     </row>
-    <row r="525" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="525" spans="1:1" s="4" customFormat="1">
       <c r="A525" s="3"/>
     </row>
-    <row r="526" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="526" spans="1:1" s="4" customFormat="1">
       <c r="A526" s="3"/>
     </row>
-    <row r="527" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="527" spans="1:1" s="4" customFormat="1">
       <c r="A527" s="3"/>
     </row>
-    <row r="528" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="528" spans="1:1" s="4" customFormat="1">
       <c r="A528" s="3"/>
     </row>
-    <row r="529" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="529" spans="1:1" s="4" customFormat="1">
       <c r="A529" s="3"/>
     </row>
-    <row r="530" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="530" spans="1:1" s="4" customFormat="1">
       <c r="A530" s="3"/>
     </row>
-    <row r="531" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="531" spans="1:1" s="4" customFormat="1">
       <c r="A531" s="3"/>
     </row>
-    <row r="532" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="532" spans="1:1" s="4" customFormat="1">
       <c r="A532" s="3"/>
     </row>
-    <row r="533" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="533" spans="1:1" s="4" customFormat="1">
       <c r="A533" s="3"/>
     </row>
-    <row r="534" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="534" spans="1:1" s="4" customFormat="1">
       <c r="A534" s="3"/>
     </row>
-    <row r="535" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="535" spans="1:1" s="4" customFormat="1">
       <c r="A535" s="3"/>
     </row>
-    <row r="536" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="536" spans="1:1" s="4" customFormat="1">
       <c r="A536" s="3"/>
     </row>
-    <row r="537" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="537" spans="1:1" s="4" customFormat="1">
       <c r="A537" s="3"/>
     </row>
-    <row r="538" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="538" spans="1:1" s="4" customFormat="1">
       <c r="A538" s="3"/>
     </row>
-    <row r="539" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="539" spans="1:1" s="4" customFormat="1">
       <c r="A539" s="3"/>
     </row>
-    <row r="540" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="540" spans="1:1" s="4" customFormat="1">
       <c r="A540" s="3"/>
     </row>
-    <row r="541" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="541" spans="1:1" s="4" customFormat="1">
       <c r="A541" s="3"/>
     </row>
-    <row r="542" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="542" spans="1:1" s="4" customFormat="1">
       <c r="A542" s="3"/>
     </row>
-    <row r="543" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="543" spans="1:1" s="4" customFormat="1">
       <c r="A543" s="3"/>
     </row>
-    <row r="544" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="544" spans="1:1" s="4" customFormat="1">
       <c r="A544" s="3"/>
     </row>
-    <row r="545" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="545" spans="1:1" s="4" customFormat="1">
       <c r="A545" s="3"/>
     </row>
-    <row r="546" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="546" spans="1:1" s="4" customFormat="1">
       <c r="A546" s="3"/>
     </row>
-    <row r="547" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="547" spans="1:1" s="4" customFormat="1">
       <c r="A547" s="3"/>
     </row>
-    <row r="548" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="548" spans="1:1" s="4" customFormat="1">
       <c r="A548" s="3"/>
     </row>
-    <row r="549" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="549" spans="1:1" s="4" customFormat="1">
       <c r="A549" s="3"/>
     </row>
-    <row r="550" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="550" spans="1:1" s="4" customFormat="1">
       <c r="A550" s="3"/>
     </row>
-    <row r="551" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="551" spans="1:1" s="4" customFormat="1">
       <c r="A551" s="3"/>
     </row>
-    <row r="552" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="552" spans="1:1" s="4" customFormat="1">
       <c r="A552" s="3"/>
     </row>
-    <row r="553" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="553" spans="1:1" s="4" customFormat="1">
       <c r="A553" s="3"/>
     </row>
-    <row r="554" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="554" spans="1:1" s="4" customFormat="1">
       <c r="A554" s="3"/>
     </row>
-    <row r="555" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="555" spans="1:1" s="4" customFormat="1">
       <c r="A555" s="3"/>
     </row>
-    <row r="556" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="556" spans="1:1" s="4" customFormat="1">
       <c r="A556" s="3"/>
     </row>
-    <row r="557" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="557" spans="1:1" s="4" customFormat="1">
       <c r="A557" s="3"/>
     </row>
-    <row r="558" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="558" spans="1:1" s="4" customFormat="1">
       <c r="A558" s="3"/>
     </row>
-    <row r="559" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="559" spans="1:1" s="4" customFormat="1">
       <c r="A559" s="3"/>
     </row>
-    <row r="560" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="560" spans="1:1" s="4" customFormat="1">
       <c r="A560" s="3"/>
     </row>
-    <row r="561" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="561" spans="1:1" s="4" customFormat="1">
       <c r="A561" s="3"/>
     </row>
-    <row r="562" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="562" spans="1:1" s="4" customFormat="1">
       <c r="A562" s="3"/>
     </row>
-    <row r="563" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="563" spans="1:1" s="4" customFormat="1">
       <c r="A563" s="3"/>
     </row>
-    <row r="564" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="564" spans="1:1" s="4" customFormat="1">
       <c r="A564" s="3"/>
     </row>
-    <row r="565" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="565" spans="1:1" s="4" customFormat="1">
       <c r="A565" s="3"/>
     </row>
-    <row r="566" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="566" spans="1:1" s="4" customFormat="1">
       <c r="A566" s="3"/>
     </row>
-    <row r="567" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="567" spans="1:1" s="4" customFormat="1">
       <c r="A567" s="3"/>
     </row>
-    <row r="568" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="568" spans="1:1" s="4" customFormat="1">
       <c r="A568" s="3"/>
     </row>
-    <row r="569" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="569" spans="1:1" s="4" customFormat="1">
       <c r="A569" s="3"/>
     </row>
-    <row r="570" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="570" spans="1:1" s="4" customFormat="1">
       <c r="A570" s="3"/>
     </row>
-    <row r="571" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="571" spans="1:1" s="4" customFormat="1">
       <c r="A571" s="3"/>
     </row>
-    <row r="572" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="572" spans="1:1" s="4" customFormat="1">
       <c r="A572" s="3"/>
     </row>
-    <row r="573" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="573" spans="1:1" s="4" customFormat="1">
       <c r="A573" s="3"/>
     </row>
-    <row r="574" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="574" spans="1:1" s="4" customFormat="1">
       <c r="A574" s="3"/>
     </row>
-    <row r="575" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="575" spans="1:1" s="4" customFormat="1">
       <c r="A575" s="3"/>
     </row>
-    <row r="576" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="576" spans="1:1" s="4" customFormat="1">
       <c r="A576" s="3"/>
     </row>
-    <row r="577" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="577" spans="1:1" s="4" customFormat="1">
       <c r="A577" s="3"/>
     </row>
-    <row r="578" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="578" spans="1:1" s="4" customFormat="1">
       <c r="A578" s="3"/>
     </row>
-    <row r="579" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="579" spans="1:1" s="4" customFormat="1">
       <c r="A579" s="3"/>
     </row>
-    <row r="580" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="580" spans="1:1" s="4" customFormat="1">
       <c r="A580" s="3"/>
     </row>
-    <row r="581" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="581" spans="1:1" s="4" customFormat="1">
       <c r="A581" s="3"/>
     </row>
-    <row r="582" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="582" spans="1:1" s="4" customFormat="1">
       <c r="A582" s="3"/>
     </row>
-    <row r="583" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="583" spans="1:1" s="4" customFormat="1">
       <c r="A583" s="3"/>
     </row>
-    <row r="584" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="584" spans="1:1" s="4" customFormat="1">
       <c r="A584" s="3"/>
     </row>
-    <row r="585" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="585" spans="1:1" s="4" customFormat="1">
       <c r="A585" s="3"/>
     </row>
-    <row r="586" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="586" spans="1:1" s="4" customFormat="1">
       <c r="A586" s="3"/>
     </row>
-    <row r="587" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="587" spans="1:1" s="4" customFormat="1">
       <c r="A587" s="3"/>
     </row>
-    <row r="588" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="588" spans="1:1" s="4" customFormat="1">
       <c r="A588" s="3"/>
     </row>
-    <row r="589" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="589" spans="1:1" s="4" customFormat="1">
       <c r="A589" s="3"/>
     </row>
-    <row r="590" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="590" spans="1:1" s="4" customFormat="1">
       <c r="A590" s="3"/>
     </row>
-    <row r="591" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="591" spans="1:1" s="4" customFormat="1">
       <c r="A591" s="3"/>
     </row>
-    <row r="592" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="592" spans="1:1" s="4" customFormat="1">
       <c r="A592" s="3"/>
     </row>
-    <row r="593" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="593" spans="1:1" s="4" customFormat="1">
       <c r="A593" s="3"/>
     </row>
-    <row r="594" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="594" spans="1:1" s="4" customFormat="1">
       <c r="A594" s="3"/>
     </row>
-    <row r="595" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="595" spans="1:1" s="4" customFormat="1">
       <c r="A595" s="3"/>
     </row>
-    <row r="596" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="596" spans="1:1" s="4" customFormat="1">
       <c r="A596" s="3"/>
     </row>
-    <row r="597" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="597" spans="1:1" s="4" customFormat="1">
       <c r="A597" s="3"/>
     </row>
-    <row r="598" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="598" spans="1:1" s="4" customFormat="1">
       <c r="A598" s="3"/>
     </row>
-    <row r="599" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="599" spans="1:1" s="4" customFormat="1">
       <c r="A599" s="3"/>
     </row>
-    <row r="600" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="600" spans="1:1" s="4" customFormat="1">
       <c r="A600" s="3"/>
     </row>
-    <row r="601" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="601" spans="1:1" s="4" customFormat="1">
       <c r="A601" s="3"/>
     </row>
-    <row r="602" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="602" spans="1:1" s="4" customFormat="1">
       <c r="A602" s="3"/>
     </row>
-    <row r="603" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="603" spans="1:1" s="4" customFormat="1">
       <c r="A603" s="3"/>
     </row>
-    <row r="604" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="604" spans="1:1" s="4" customFormat="1">
       <c r="A604" s="3"/>
     </row>
-    <row r="605" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="605" spans="1:1" s="4" customFormat="1">
       <c r="A605" s="3"/>
     </row>
-    <row r="606" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="606" spans="1:1" s="4" customFormat="1">
       <c r="A606" s="3"/>
     </row>
-    <row r="607" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="607" spans="1:1" s="4" customFormat="1">
       <c r="A607" s="3"/>
     </row>
-    <row r="608" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="608" spans="1:1" s="4" customFormat="1">
       <c r="A608" s="3"/>
     </row>
-    <row r="609" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="609" spans="1:1" s="4" customFormat="1">
       <c r="A609" s="3"/>
     </row>
-    <row r="610" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="610" spans="1:1" s="4" customFormat="1">
       <c r="A610" s="3"/>
     </row>
-    <row r="611" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="611" spans="1:1" s="4" customFormat="1">
       <c r="A611" s="3"/>
     </row>
-    <row r="612" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="612" spans="1:1" s="4" customFormat="1">
       <c r="A612" s="3"/>
     </row>
-    <row r="613" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="613" spans="1:1" s="4" customFormat="1">
       <c r="A613" s="3"/>
     </row>
-    <row r="614" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="614" spans="1:1" s="4" customFormat="1">
       <c r="A614" s="3"/>
     </row>
-    <row r="615" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="615" spans="1:1" s="4" customFormat="1">
       <c r="A615" s="3"/>
     </row>
-    <row r="616" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="616" spans="1:1" s="4" customFormat="1">
       <c r="A616" s="3"/>
     </row>
-    <row r="617" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="617" spans="1:1" s="4" customFormat="1">
       <c r="A617" s="3"/>
     </row>
-    <row r="618" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="618" spans="1:1" s="4" customFormat="1">
       <c r="A618" s="3"/>
     </row>
-    <row r="619" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="619" spans="1:1" s="4" customFormat="1">
       <c r="A619" s="3"/>
     </row>
-    <row r="620" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="620" spans="1:1" s="4" customFormat="1">
       <c r="A620" s="3"/>
     </row>
-    <row r="621" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="621" spans="1:1" s="4" customFormat="1">
       <c r="A621" s="3"/>
     </row>
-    <row r="622" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="622" spans="1:1" s="4" customFormat="1">
       <c r="A622" s="3"/>
     </row>
-    <row r="623" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="623" spans="1:1" s="4" customFormat="1">
       <c r="A623" s="3"/>
     </row>
-    <row r="624" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="624" spans="1:1" s="4" customFormat="1">
       <c r="A624" s="3"/>
     </row>
-    <row r="625" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="625" spans="1:1" s="4" customFormat="1">
       <c r="A625" s="3"/>
     </row>
-    <row r="626" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="626" spans="1:1" s="4" customFormat="1">
       <c r="A626" s="3"/>
     </row>
-    <row r="627" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="627" spans="1:1" s="4" customFormat="1">
       <c r="A627" s="3"/>
     </row>
-    <row r="628" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="628" spans="1:1" s="4" customFormat="1">
       <c r="A628" s="3"/>
     </row>
-    <row r="629" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="629" spans="1:1" s="4" customFormat="1">
       <c r="A629" s="3"/>
     </row>
-    <row r="630" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="630" spans="1:1" s="4" customFormat="1">
       <c r="A630" s="3"/>
     </row>
-    <row r="631" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="631" spans="1:1" s="4" customFormat="1">
       <c r="A631" s="3"/>
     </row>
-    <row r="632" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="632" spans="1:1" s="4" customFormat="1">
       <c r="A632" s="3"/>
     </row>
-    <row r="633" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="633" spans="1:1" s="4" customFormat="1">
       <c r="A633" s="3"/>
     </row>
-    <row r="634" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="634" spans="1:1" s="4" customFormat="1">
       <c r="A634" s="3"/>
     </row>
-    <row r="635" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="635" spans="1:1" s="4" customFormat="1">
       <c r="A635" s="3"/>
     </row>
-    <row r="636" spans="1:1" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...193 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="253">
-[...172 lines deleted...]
-    <mergeCell ref="C132:C146"/>
+  <mergeCells count="223">
+    <mergeCell ref="B166:G166"/>
+    <mergeCell ref="B167:B170"/>
+    <mergeCell ref="C167:G167"/>
+    <mergeCell ref="C168:G168"/>
+    <mergeCell ref="C169:G169"/>
+    <mergeCell ref="C170:G170"/>
+    <mergeCell ref="C171:G171"/>
+    <mergeCell ref="B151:B165"/>
+    <mergeCell ref="C151:G151"/>
+    <mergeCell ref="D152:G152"/>
+    <mergeCell ref="D153:G153"/>
+    <mergeCell ref="C154:G154"/>
+    <mergeCell ref="D155:G155"/>
+    <mergeCell ref="D156:G156"/>
+    <mergeCell ref="C157:G157"/>
+    <mergeCell ref="D158:G158"/>
+    <mergeCell ref="D159:G159"/>
+    <mergeCell ref="C160:G160"/>
+    <mergeCell ref="D161:G161"/>
+    <mergeCell ref="D162:G162"/>
+    <mergeCell ref="C163:G163"/>
+    <mergeCell ref="D164:G164"/>
+    <mergeCell ref="D165:G165"/>
+    <mergeCell ref="E143:G143"/>
+    <mergeCell ref="B144:G144"/>
+    <mergeCell ref="B145:B149"/>
+    <mergeCell ref="C145:G145"/>
+    <mergeCell ref="C146:G146"/>
+    <mergeCell ref="C147:G147"/>
+    <mergeCell ref="C148:G148"/>
+    <mergeCell ref="C149:G149"/>
+    <mergeCell ref="B150:G150"/>
+    <mergeCell ref="C126:G126"/>
+    <mergeCell ref="C127:G127"/>
+    <mergeCell ref="B128:B143"/>
+    <mergeCell ref="C128:G128"/>
+    <mergeCell ref="C129:C143"/>
+    <mergeCell ref="D129:G129"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:G130"/>
+    <mergeCell ref="E131:G131"/>
     <mergeCell ref="D132:G132"/>
     <mergeCell ref="D133:D134"/>
     <mergeCell ref="E133:G133"/>
     <mergeCell ref="E134:G134"/>
     <mergeCell ref="D135:G135"/>
     <mergeCell ref="D136:D137"/>
     <mergeCell ref="E136:G136"/>
     <mergeCell ref="E137:G137"/>
     <mergeCell ref="D138:G138"/>
     <mergeCell ref="D139:D140"/>
     <mergeCell ref="E139:G139"/>
     <mergeCell ref="E140:G140"/>
     <mergeCell ref="D141:G141"/>
     <mergeCell ref="D142:D143"/>
     <mergeCell ref="E142:G142"/>
-    <mergeCell ref="E143:G143"/>
-[...63 lines deleted...]
-    <mergeCell ref="B195:J205"/>
+    <mergeCell ref="C110:G110"/>
+    <mergeCell ref="C111:C125"/>
+    <mergeCell ref="D111:G111"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="E112:G112"/>
+    <mergeCell ref="E113:G113"/>
+    <mergeCell ref="D114:G114"/>
+    <mergeCell ref="D115:D116"/>
+    <mergeCell ref="E115:G115"/>
+    <mergeCell ref="E116:G116"/>
+    <mergeCell ref="D117:G117"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:G118"/>
+    <mergeCell ref="E119:G119"/>
+    <mergeCell ref="D120:G120"/>
+    <mergeCell ref="D121:D122"/>
+    <mergeCell ref="E121:G121"/>
+    <mergeCell ref="E122:G122"/>
+    <mergeCell ref="D123:G123"/>
+    <mergeCell ref="D124:D125"/>
+    <mergeCell ref="E124:G124"/>
+    <mergeCell ref="E125:G125"/>
+    <mergeCell ref="E101:G101"/>
+    <mergeCell ref="D102:G102"/>
+    <mergeCell ref="D103:D104"/>
+    <mergeCell ref="E103:G103"/>
+    <mergeCell ref="E104:G104"/>
+    <mergeCell ref="C105:G105"/>
+    <mergeCell ref="D106:G106"/>
+    <mergeCell ref="C107:D109"/>
+    <mergeCell ref="E107:G107"/>
+    <mergeCell ref="E108:G108"/>
+    <mergeCell ref="E109:G109"/>
+    <mergeCell ref="C83:G83"/>
+    <mergeCell ref="C84:G84"/>
+    <mergeCell ref="D85:G85"/>
+    <mergeCell ref="C86:D88"/>
+    <mergeCell ref="E86:G86"/>
+    <mergeCell ref="E87:G87"/>
+    <mergeCell ref="E88:G88"/>
+    <mergeCell ref="C89:G89"/>
+    <mergeCell ref="C90:C104"/>
+    <mergeCell ref="D90:G90"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="D93:G93"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="E95:G95"/>
+    <mergeCell ref="D96:G96"/>
+    <mergeCell ref="D97:D98"/>
+    <mergeCell ref="E97:G97"/>
+    <mergeCell ref="E98:G98"/>
+    <mergeCell ref="D99:G99"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:G100"/>
+    <mergeCell ref="C65:G65"/>
+    <mergeCell ref="C66:G66"/>
+    <mergeCell ref="C67:G67"/>
+    <mergeCell ref="C68:C82"/>
+    <mergeCell ref="D68:G68"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="D71:G71"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="E72:G72"/>
+    <mergeCell ref="E73:G73"/>
+    <mergeCell ref="D74:G74"/>
+    <mergeCell ref="D75:D76"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="D77:G77"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="D80:G80"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="E82:G82"/>
+    <mergeCell ref="C50:C64"/>
+    <mergeCell ref="D50:G50"/>
+    <mergeCell ref="D51:D52"/>
+    <mergeCell ref="E51:G51"/>
+    <mergeCell ref="E52:G52"/>
+    <mergeCell ref="D53:G53"/>
+    <mergeCell ref="D54:D55"/>
+    <mergeCell ref="E54:G54"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="D56:G56"/>
+    <mergeCell ref="D57:D58"/>
+    <mergeCell ref="E57:G57"/>
+    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="D59:G59"/>
+    <mergeCell ref="D60:D61"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="E61:G61"/>
+    <mergeCell ref="D62:G62"/>
+    <mergeCell ref="D63:D64"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="C42:G42"/>
+    <mergeCell ref="C43:G43"/>
+    <mergeCell ref="D44:G44"/>
+    <mergeCell ref="C45:D47"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="D48:G48"/>
+    <mergeCell ref="C49:G49"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="C27:C41"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="D30:G30"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="D36:G36"/>
+    <mergeCell ref="D37:D38"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="D39:G39"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="B4:B127"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C8:C22"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="D11:G11"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="D14:G14"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="D17:G17"/>
   </mergeCells>
-  <conditionalFormatting sqref="J189:J194">
-[...6 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.74791666666666701" bottom="0.74791666666666701" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Zużycie skł. krwi w oddz. s</vt:lpstr>
+      <vt:lpstr>Zużycie skł. krwi w oddz.s</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Bartłomiej Adamczyk</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>